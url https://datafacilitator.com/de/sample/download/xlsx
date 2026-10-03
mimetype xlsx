--- v0 (2026-08-19)
+++ v1 (2026-10-03)
@@ -778,51 +778,51 @@
       <c r="D8" t="str">
         <v>Berlin</v>
       </c>
       <c r="E8" t="str">
         <v>10247</v>
       </c>
       <c r="F8" t="str">
         <v>Berlin</v>
       </c>
       <c r="G8" t="str">
         <v>DE</v>
       </c>
       <c r="H8" t="str">
         <v>03083797905</v>
       </c>
       <c r="I8" t="str">
         <v>+493083797905</v>
       </c>
       <c r="J8" t="str">
         <v>+493083797905</v>
       </c>
       <c r="K8" t="str">
         <v>info@dental21-friedrichshain.de</v>
       </c>
       <c r="L8" t="str">
-        <v>https://www.dental21-friedrichshain.de/?utm_medium=directory&amp;utm_source=google&amp;utm_campaign=bookings_directory_google</v>
+        <v>https://www.dental21-friedrichshain.de/</v>
       </c>
       <c r="M8" t="str">
         <v>dental21-friedrichshain.de</v>
       </c>
       <c r="N8" t="str">
         <v>Dentist</v>
       </c>
       <c r="O8" t="str">
         <v>Cosmetic dentist</v>
       </c>
       <c r="P8" t="str">
         <v>https://www.facebook.com/dental21.de</v>
       </c>
       <c r="Q8" t="str">
         <v>https://www.linkedin.com/company/dental21</v>
       </c>
       <c r="S8" t="str">
         <v>https://www.instagram.com/dental21_de/</v>
       </c>
     </row>
     <row r="9" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A9" t="str">
         <v>Hamburger Klempnerei- Sanitär Notdienst Elbchaussee</v>
       </c>
       <c r="B9" t="str">
@@ -1110,51 +1110,51 @@
       <c r="D15" t="str">
         <v>Berlin-Bezirk Charlottenburg-Wilmersdorf</v>
       </c>
       <c r="E15" t="str">
         <v>10717</v>
       </c>
       <c r="F15" t="str">
         <v>Berlin-Bezirk Charlottenburg-Wilmersdorf</v>
       </c>
       <c r="G15" t="str">
         <v>DE</v>
       </c>
       <c r="H15" t="str">
         <v>0308730494</v>
       </c>
       <c r="I15" t="str">
         <v>+49308730494</v>
       </c>
       <c r="J15" t="str">
         <v>0308730494</v>
       </c>
       <c r="K15" t="str">
         <v>info@in-der-praxis.com</v>
       </c>
       <c r="L15" t="str">
-        <v>https://in-der-praxis.com/?utm_source=maps</v>
+        <v>https://in-der-praxis.com/</v>
       </c>
       <c r="M15" t="str">
         <v>in-der-praxis.com</v>
       </c>
       <c r="N15" t="str">
         <v>Dentist</v>
       </c>
       <c r="O15" t="str">
         <v>Cosmetic dentist</v>
       </c>
       <c r="P15" t="str">
         <v>https://www.facebook.com/diepraxis.berlin/?fref=ts</v>
       </c>
       <c r="S15" t="str">
         <v>https://www.instagram.com/die_praxis/</v>
       </c>
     </row>
     <row r="16" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A16" t="str">
         <v>Kanzlei Helena Vulin</v>
       </c>
       <c r="B16" t="str">
         <v>Herzog-Heinrich-Straße 30, 80336 München-Ludwigsvorstadt-Isarvorstadt</v>
       </c>
       <c r="C16" t="str">
@@ -1248,51 +1248,51 @@
       <c r="D18" t="str">
         <v>Hamburg</v>
       </c>
       <c r="E18" t="str">
         <v>20095</v>
       </c>
       <c r="F18" t="str">
         <v>Hamburg</v>
       </c>
       <c r="G18" t="str">
         <v>DE</v>
       </c>
       <c r="H18" t="str">
         <v>+4940779340</v>
       </c>
       <c r="I18" t="str">
         <v>+4940779340</v>
       </c>
       <c r="J18" t="str">
         <v>+4940779340</v>
       </c>
       <c r="K18" t="str">
         <v>info@dental21-europapassage.de</v>
       </c>
       <c r="L18" t="str">
-        <v>https://www.dental21-europapassage.de/?utm_medium=directory&amp;utm_source=google&amp;utm_campaign=bookings_directory_google</v>
+        <v>https://www.dental21-europapassage.de/</v>
       </c>
       <c r="M18" t="str">
         <v>dental21-europapassage.de</v>
       </c>
       <c r="N18" t="str">
         <v>Dentist</v>
       </c>
       <c r="O18" t="str">
         <v>Cosmetic dentist</v>
       </c>
       <c r="P18" t="str">
         <v>https://www.facebook.com/dental21.de</v>
       </c>
       <c r="Q18" t="str">
         <v>https://www.linkedin.com/company/dental21</v>
       </c>
       <c r="S18" t="str">
         <v>https://www.instagram.com/dental21_de/</v>
       </c>
     </row>
     <row r="19" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A19" t="str">
         <v>Physiotherapie Marsch Berlin-Mitte GmbH | Naturkundemuseum</v>
       </c>
       <c r="B19" t="str">
@@ -1460,51 +1460,51 @@
       <c r="D22" t="str">
         <v>München</v>
       </c>
       <c r="E22" t="str">
         <v>80809</v>
       </c>
       <c r="F22" t="str">
         <v>München</v>
       </c>
       <c r="G22" t="str">
         <v>DE</v>
       </c>
       <c r="H22" t="str">
         <v>0893547740</v>
       </c>
       <c r="I22" t="str">
         <v>+49893547740</v>
       </c>
       <c r="J22" t="str">
         <v>+49893547740</v>
       </c>
       <c r="K22" t="str">
         <v>info@dental21-olympiapark.de</v>
       </c>
       <c r="L22" t="str">
-        <v>https://www.dental21-olympiapark.de/?utm_medium=directory&amp;utm_source=google&amp;utm_campaign=bookings_directory_google</v>
+        <v>https://www.dental21-olympiapark.de/</v>
       </c>
       <c r="M22" t="str">
         <v>dental21-olympiapark.de</v>
       </c>
       <c r="N22" t="str">
         <v>Dentist</v>
       </c>
       <c r="O22" t="str">
         <v>Cosmetic dentist</v>
       </c>
       <c r="P22" t="str">
         <v>https://www.facebook.com/dental21.de</v>
       </c>
       <c r="Q22" t="str">
         <v>https://www.linkedin.com/company/dental21</v>
       </c>
       <c r="S22" t="str">
         <v>https://www.instagram.com/dental21_de/</v>
       </c>
     </row>
     <row r="23" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A23" t="str">
         <v>EKH LEGAL | Rechtsanwalt Ehssan Khazaeli ‧ Fachanwalt für Strafrecht ‧ Medienrecht ‧ Strafverteidigung</v>
       </c>
       <c r="B23" t="str">
@@ -1657,51 +1657,51 @@
       <c r="D26" t="str">
         <v>München-Maxvorstadt</v>
       </c>
       <c r="E26" t="str">
         <v>80333</v>
       </c>
       <c r="F26" t="str">
         <v>München-Maxvorstadt</v>
       </c>
       <c r="G26" t="str">
         <v>DE</v>
       </c>
       <c r="H26" t="str">
         <v>08954444611</v>
       </c>
       <c r="I26" t="str">
         <v>+498954444611</v>
       </c>
       <c r="J26" t="str">
         <v>08954444611</v>
       </c>
       <c r="K26" t="str">
         <v>info@physmed-muenchen.de</v>
       </c>
       <c r="L26" t="str">
-        <v>https://www.physmed-muenchen.de/?utm_source=local&amp;utm_medium=organic&amp;utm_campaign=gmb</v>
+        <v>https://www.physmed-muenchen.de/</v>
       </c>
       <c r="M26" t="str">
         <v>physmed-muenchen.de</v>
       </c>
       <c r="N26" t="str">
         <v>Physical therapist</v>
       </c>
       <c r="O26" t="str">
         <v>Acupuncturist</v>
       </c>
       <c r="P26" t="str">
         <v>https://www.facebook.com/physmedmuenchen/</v>
       </c>
     </row>
     <row r="27" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A27" t="str">
         <v>VIA Physiotherapie und Osteopatie Behandlung</v>
       </c>
       <c r="B27" t="str">
         <v>Gormannstraße 17A, 10119 Berlin-Bezirk Pankow</v>
       </c>
       <c r="C27" t="str">
         <v>Gormannstraße 17A</v>
       </c>
       <c r="D27" t="str">
@@ -2027,51 +2027,51 @@
       <c r="D34" t="str">
         <v>Berlin</v>
       </c>
       <c r="E34" t="str">
         <v>10178</v>
       </c>
       <c r="F34" t="str">
         <v>Berlin</v>
       </c>
       <c r="G34" t="str">
         <v>DE</v>
       </c>
       <c r="H34" t="str">
         <v>030544528950</v>
       </c>
       <c r="I34" t="str">
         <v>+4930544528950</v>
       </c>
       <c r="J34" t="str">
         <v>08031-7968029</v>
       </c>
       <c r="K34" t="str">
         <v>info@cdr-legal.de</v>
       </c>
       <c r="L34" t="str">
-        <v>https://cdr-legal.de/berlin/?utm_source=google&amp;utm_medium=maps&amp;utm_campaign=website</v>
+        <v>https://cdr-legal.de/berlin/</v>
       </c>
       <c r="M34" t="str">
         <v>cdr-legal.de</v>
       </c>
       <c r="N34" t="str">
         <v>Estate planning attorney</v>
       </c>
       <c r="O34" t="str">
         <v>Bankruptcy attorney</v>
       </c>
       <c r="P34" t="str">
         <v>https://www.facebook.com/people/CDR-Legal-Anw%C3%A4lte-f%C3%BCr-Bankrecht-Kapitalmarktrecht/100069423321697/</v>
       </c>
       <c r="Q34" t="str">
         <v>https://www.linkedin.com/company/cdr-legal-rechtsanwalts-gmbh/</v>
       </c>
       <c r="S34" t="str">
         <v>https://www.instagram.com/cdr.legal/</v>
       </c>
       <c r="T34" t="str">
         <v>https://www.youtube.com/channel/UCHkHF6r5M4VTNXTmSvSzBiA</v>
       </c>
     </row>
     <row r="35" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A35" t="str">