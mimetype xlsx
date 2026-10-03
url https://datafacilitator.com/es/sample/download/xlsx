--- v0 (2026-08-19)
+++ v1 (2026-10-03)
@@ -681,51 +681,51 @@
       <c r="D6" t="str">
         <v>Barcelona</v>
       </c>
       <c r="E6" t="str">
         <v>08005</v>
       </c>
       <c r="F6" t="str">
         <v>Barcelona</v>
       </c>
       <c r="G6" t="str">
         <v>ES</v>
       </c>
       <c r="H6" t="str">
         <v>+34612529870</v>
       </c>
       <c r="I6" t="str">
         <v>+34612529870</v>
       </c>
       <c r="J6" t="str">
         <v>697670067</v>
       </c>
       <c r="K6" t="str">
         <v>info@fontaneriacn.com</v>
       </c>
       <c r="L6" t="str">
-        <v>https://www.fontaneriacn.com/?utm_source=google&amp;utm_medium=organic&amp;utm_campaign=ficha_google&amp;utm_content=perfil_empresa_poblenou</v>
+        <v>https://www.fontaneriacn.com/</v>
       </c>
       <c r="M6" t="str">
         <v>fontaneriacn.com</v>
       </c>
       <c r="N6" t="str">
         <v>Plumber</v>
       </c>
     </row>
     <row r="7" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A7" t="str">
         <v>Gravity - Clínica de Fisioterapia en Valencia</v>
       </c>
       <c r="B7" t="str">
         <v>C/ de Jesús, 65, Extramurs, 46007 València, Valencia, Spain</v>
       </c>
       <c r="C7" t="str">
         <v>C/ de Jesús, 65, Extramurs, 46007 València</v>
       </c>
       <c r="D7" t="str">
         <v>Valencia</v>
       </c>
       <c r="F7" t="str">
         <v>Valencia</v>
       </c>
       <c r="G7" t="str">
@@ -795,51 +795,51 @@
       <c r="B9" t="str">
         <v>Carrer d'En Gordó, 23, Ciutat Vella, 46003 València, Valencia, Spain</v>
       </c>
       <c r="C9" t="str">
         <v>Carrer d'En Gordó, 23, Ciutat Vella, 46003 València</v>
       </c>
       <c r="D9" t="str">
         <v>Valencia</v>
       </c>
       <c r="F9" t="str">
         <v>Valencia</v>
       </c>
       <c r="G9" t="str">
         <v>ES</v>
       </c>
       <c r="H9" t="str">
         <v>+34960730390</v>
       </c>
       <c r="I9" t="str">
         <v>+34960730390</v>
       </c>
       <c r="J9" t="str">
         <v>+34 960 73 03 90</v>
       </c>
       <c r="L9" t="str">
-        <v>https://fontaneros-valencia-ciutat-vella.localo.site/?utm_source=google_profile&amp;utm_campaign=localo&amp;utm_medium=mainlink</v>
+        <v>https://fontaneros-valencia-ciutat-vella.localo.site/</v>
       </c>
       <c r="M9" t="str">
         <v>fontaneros-valencia-ciutat-vella.localo.site</v>
       </c>
       <c r="N9" t="str">
         <v>Plumber</v>
       </c>
       <c r="T9" t="str">
         <v>https://www.youtube.com/@FontaneroValenciaCiutatVella</v>
       </c>
     </row>
     <row r="10" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A10" t="str">
         <v>LM Lawyers</v>
       </c>
       <c r="B10" t="str">
         <v>Gran Via del Marqués del Túria, 49, 1, Ensanche, 46005 València, Valencia, Spain</v>
       </c>
       <c r="C10" t="str">
         <v>Gran Via del Marqués del Túria, 49, 1, Ensanche, 46005 València</v>
       </c>
       <c r="D10" t="str">
         <v>Valencia</v>
       </c>
       <c r="F10" t="str">
@@ -1312,51 +1312,51 @@
       <c r="C20" t="str">
         <v>Carrer de València, 281, 2do, Eixample, 08009 2da</v>
       </c>
       <c r="D20" t="str">
         <v>Barcelona</v>
       </c>
       <c r="F20" t="str">
         <v>Barcelona</v>
       </c>
       <c r="G20" t="str">
         <v>ES</v>
       </c>
       <c r="H20" t="str">
         <v>+34931760190</v>
       </c>
       <c r="I20" t="str">
         <v>+34931760190</v>
       </c>
       <c r="J20" t="str">
         <v>+34931760190</v>
       </c>
       <c r="K20" t="str">
         <v>info@klevvera.com</v>
       </c>
       <c r="L20" t="str">
-        <v>https://www.klevvera.com/?utm_source=google&amp;utm_medium=organic&amp;utm_campaign=gbp-listing</v>
+        <v>https://www.klevvera.com/</v>
       </c>
       <c r="M20" t="str">
         <v>klevvera.com</v>
       </c>
       <c r="N20" t="str">
         <v>Law firm</v>
       </c>
       <c r="P20" t="str">
         <v>https://www.facebook.com/KlevVera</v>
       </c>
       <c r="Q20" t="str">
         <v>https://www.linkedin.com/company/klev-&amp;-vera-international-law-firm/</v>
       </c>
       <c r="R20" t="str">
         <v>https://twitter.com/KlevVera</v>
       </c>
       <c r="T20" t="str">
         <v>https://www.youtube.com/channel/UCJdV3mU4kLihSQ0sFGidfXg</v>
       </c>
       <c r="V20" t="str">
         <v>B-66892266</v>
       </c>
     </row>
     <row r="21" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A21" t="str">
@@ -1406,51 +1406,51 @@
       <c r="I22" t="str">
         <v>+34622252806</v>
       </c>
       <c r="J22" t="str">
         <v>+34622252806</v>
       </c>
       <c r="K22" t="str">
         <v>info@miopcionlegal.com</v>
       </c>
       <c r="L22" t="str">
         <v>https://miopcionlegal.com/</v>
       </c>
       <c r="M22" t="str">
         <v>miopcionlegal.com</v>
       </c>
       <c r="N22" t="str">
         <v>Lawyer</v>
       </c>
       <c r="O22" t="str">
         <v>Criminal justice attorney</v>
       </c>
       <c r="Q22" t="str">
         <v>https://www.linkedin.com/company/miopci%C3%B3nlegal-abogados/?originalSubdomain=es</v>
       </c>
       <c r="S22" t="str">
-        <v>https://www.instagram.com/miopcionlegal_abogados?igsh=cmZvOTZkZWVlenVi&amp;#038;utm_source=qr</v>
+        <v>https://www.instagram.com/miopcionlegal_abogados?igsh=cmZvOTZkZWVlenVi&amp;utm_source=qr</v>
       </c>
     </row>
     <row r="23" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A23" t="str">
         <v>BLASI Clínica Dental Barcelona</v>
       </c>
       <c r="B23" t="str">
         <v>C/ de Muntaner, 341, Sarrià-Sant Gervasi, 08021 Barcelona, Spain</v>
       </c>
       <c r="C23" t="str">
         <v>C/ de Muntaner, 341, Sarrià-Sant Gervasi</v>
       </c>
       <c r="D23" t="str">
         <v>Barcelona</v>
       </c>
       <c r="E23" t="str">
         <v>08021</v>
       </c>
       <c r="F23" t="str">
         <v>Barcelona</v>
       </c>
       <c r="G23" t="str">
         <v>ES</v>
       </c>
       <c r="H23" t="str">