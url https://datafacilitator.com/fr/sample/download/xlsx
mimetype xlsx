--- v0 (2026-08-19)
+++ v1 (2026-10-04)
@@ -1022,51 +1022,51 @@
       <c r="C13" t="str">
         <v>74 Bd Haussmann</v>
       </c>
       <c r="D13" t="str">
         <v>Paris</v>
       </c>
       <c r="E13" t="str">
         <v>75008</v>
       </c>
       <c r="F13" t="str">
         <v>Paris</v>
       </c>
       <c r="G13" t="str">
         <v>FR</v>
       </c>
       <c r="H13" t="str">
         <v>0144719374</v>
       </c>
       <c r="I13" t="str">
         <v>+33144719374</v>
       </c>
       <c r="J13" t="str">
         <v>+33144719374</v>
       </c>
       <c r="L13" t="str">
-        <v>https://koss-sport.com/?utm_source=google&amp;utm_medium=organic&amp;utm_campaign=gmb_siteweb</v>
+        <v>https://koss-sport.com/</v>
       </c>
       <c r="M13" t="str">
         <v>koss-sport.com</v>
       </c>
       <c r="N13" t="str">
         <v>Physical therapist</v>
       </c>
       <c r="P13" t="str">
         <v>https://www.facebook.com/koss.sport/</v>
       </c>
       <c r="S13" t="str">
         <v>https://www.instagram.com/koss.sport/</v>
       </c>
       <c r="T13" t="str">
         <v>https://www.youtube.com/channel/UCo_9GFR6LABuZYlWv-XnovQ</v>
       </c>
     </row>
     <row r="14" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A14" t="str">
         <v>Avocat droit des étrangers / Laure Navarro. Immigration séjour visa nationalité OQTF</v>
       </c>
       <c r="B14" t="str">
         <v>14 Av. Victoria, 75001 Paris</v>
       </c>
       <c r="C14" t="str">
@@ -1744,51 +1744,51 @@
       <c r="D29" t="str">
         <v>Paris</v>
       </c>
       <c r="E29" t="str">
         <v>75004</v>
       </c>
       <c r="F29" t="str">
         <v>Paris</v>
       </c>
       <c r="G29" t="str">
         <v>FR</v>
       </c>
       <c r="H29" t="str">
         <v>0180274400</v>
       </c>
       <c r="I29" t="str">
         <v>+33180274400</v>
       </c>
       <c r="J29" t="str">
         <v>+33 1 82 73 14 00</v>
       </c>
       <c r="K29" t="str">
         <v>contact@sanaoris.com</v>
       </c>
       <c r="L29" t="str">
-        <v>http://www.sanaoris.com/?utm_source=google&amp;utm_medium=organic&amp;utm_campaign=gmb-Marais-Paris4</v>
+        <v>http://www.sanaoris.com/</v>
       </c>
       <c r="M29" t="str">
         <v>sanaoris.com</v>
       </c>
       <c r="N29" t="str">
         <v>Dentist</v>
       </c>
       <c r="O29" t="str">
         <v>Cosmetic dentist</v>
       </c>
       <c r="P29" t="str">
         <v>https://www.facebook.com/clinique.sanaoris/</v>
       </c>
       <c r="S29" t="str">
         <v>https://www.instagram.com/etablissement.sana.oris/</v>
       </c>
       <c r="T29" t="str">
         <v>https://www.youtube.com/channel/UCtlzV1yFlMnwD9Cwz6ZqX6w</v>
       </c>
     </row>
     <row r="30" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A30" t="str">
         <v>Maître Johan GUIOL - Droit des successions - Indivision</v>
       </c>
       <c r="B30" t="str">
@@ -2215,51 +2215,51 @@
       <c r="J38" t="str">
         <v>+33491312121</v>
       </c>
       <c r="K38" t="str">
         <v>contact@clinadent.fr</v>
       </c>
       <c r="L38" t="str">
         <v>https://clinadent.fr/centre-dentaire-marseille/centre-dentaire-marseille-7-4-septembre</v>
       </c>
       <c r="M38" t="str">
         <v>clinadent.fr</v>
       </c>
       <c r="N38" t="str">
         <v>Dentist</v>
       </c>
       <c r="O38" t="str">
         <v>Oral surgeon</v>
       </c>
       <c r="P38" t="str">
         <v>https://www.facebook.com/pages/category/Community/We-Are-Clinadent-1965459240366252/</v>
       </c>
       <c r="R38" t="str">
         <v>https://twitter.com/clinadent?lang=fr</v>
       </c>
       <c r="S38" t="str">
-        <v>https://www.instagram.com/we.are.clinadent?utm_source=ig_web_button_share_sheet&amp;#038;igsh=ZDNlZDc0MzIxNw==</v>
+        <v>https://www.instagram.com/we.are.clinadent?utm_source=ig_web_button_share_sheet&amp;igsh=ZDNlZDc0MzIxNw==</v>
       </c>
       <c r="U38" t="str">
         <v>813 848 108</v>
       </c>
       <c r="V38" t="str">
         <v>FR16813848108</v>
       </c>
     </row>
     <row r="39" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A39" t="str">
         <v>CABINET BACHTLI - AVOCATS - DROIT DES ÉTRANGERS - TITRE DE SÉJOUR - OQTF - ASILE - NATIONALITÉ</v>
       </c>
       <c r="B39" t="str">
         <v>27 Rue Grignan, 13006 Marseille</v>
       </c>
       <c r="C39" t="str">
         <v>27 Rue Grignan</v>
       </c>
       <c r="D39" t="str">
         <v>Marseille</v>
       </c>
       <c r="E39" t="str">
         <v>13006</v>
       </c>
       <c r="F39" t="str">