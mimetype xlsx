--- v0 (2026-08-19)
+++ v1 (2026-10-03)
@@ -1641,51 +1641,51 @@
       <c r="D30" t="str">
         <v>Diemen</v>
       </c>
       <c r="E30" t="str">
         <v>1112 XN</v>
       </c>
       <c r="F30" t="str">
         <v>Diemen</v>
       </c>
       <c r="G30" t="str">
         <v>NL</v>
       </c>
       <c r="H30" t="str">
         <v>0205039300</v>
       </c>
       <c r="I30" t="str">
         <v>+31205039300</v>
       </c>
       <c r="J30" t="str">
         <v>0205039300</v>
       </c>
       <c r="K30" t="str">
         <v>info@nima.nl</v>
       </c>
       <c r="L30" t="str">
-        <v>https://nima.nl/?utm_source=google_gbp&amp;utm_medium=organic&amp;utm_campaign=website</v>
+        <v>https://nima.nl/</v>
       </c>
       <c r="M30" t="str">
         <v>nima.nl</v>
       </c>
       <c r="N30" t="str">
         <v>Association / Organization</v>
       </c>
       <c r="P30" t="str">
         <v>https://www.facebook.com/Nederlandsinstituutvoormarketing</v>
       </c>
       <c r="Q30" t="str">
         <v>https://www.linkedin.com/school/201385/admin/dashboard/</v>
       </c>
       <c r="S30" t="str">
         <v>https://www.instagram.com/nima_marketing/</v>
       </c>
       <c r="T30" t="str">
         <v>https://www.youtube.com/@nimaamsterdam6679</v>
       </c>
     </row>
     <row r="31" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A31" t="str">
         <v>Melkveebedrijf Waaijer</v>
       </c>
       <c r="B31" t="str">