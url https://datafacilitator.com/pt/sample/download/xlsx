--- v0 (2026-08-19)
+++ v1 (2026-10-04)
@@ -637,51 +637,51 @@
       <c r="C5" t="str">
         <v>Av. Infante Dom Henrique 26</v>
       </c>
       <c r="D5" t="str">
         <v>1149-096 Lisboa</v>
       </c>
       <c r="F5" t="str">
         <v>1149-096 Lisboa</v>
       </c>
       <c r="G5" t="str">
         <v>PT</v>
       </c>
       <c r="H5" t="str">
         <v>217231800</v>
       </c>
       <c r="I5" t="str">
         <v>+351217231800</v>
       </c>
       <c r="J5" t="str">
         <v>(+351) 21 723 18 00 (call to the national fixed network)</v>
       </c>
       <c r="K5" t="str">
         <v>info@abreuadvogados.com</v>
       </c>
       <c r="L5" t="str">
-        <v>https://abreuadvogados.com/en?utm_source=google-my-business&amp;utm_medium=organic&amp;utm_campaign=lisboa</v>
+        <v>https://abreuadvogados.com/en</v>
       </c>
       <c r="M5" t="str">
         <v>abreuadvogados.com</v>
       </c>
       <c r="N5" t="str">
         <v>Law firm</v>
       </c>
       <c r="O5" t="str">
         <v>Attorney referral service</v>
       </c>
       <c r="Q5" t="str">
         <v>https://www.linkedin.com/company/abreu-advogados/</v>
       </c>
       <c r="S5" t="str">
         <v>https://www.instagram.com/abreuadvogados_/</v>
       </c>
       <c r="T5" t="str">
         <v>https://www.youtube.com/channel/UCd1wFFkwbUx1QPfR3qra4Hg</v>
       </c>
     </row>
     <row r="6" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A6" t="str">
         <v>FiO Legal</v>
       </c>
       <c r="B6" t="str">
@@ -2162,51 +2162,51 @@
       <c r="B40" t="str">
         <v>Av. 31 de Janeiro 417, 4710-913 Braga</v>
       </c>
       <c r="C40" t="str">
         <v>Av. 31 de Janeiro 417</v>
       </c>
       <c r="D40" t="str">
         <v>4710-913 Braga</v>
       </c>
       <c r="F40" t="str">
         <v>4710-913 Braga</v>
       </c>
       <c r="G40" t="str">
         <v>PT</v>
       </c>
       <c r="H40" t="str">
         <v>912060000</v>
       </c>
       <c r="I40" t="str">
         <v>+351912060000</v>
       </c>
       <c r="J40" t="str">
         <v>912345678</v>
       </c>
       <c r="L40" t="str">
-        <v>https://dentallight.pt/clinicas/?utm_source=google&amp;utm_medium=organic&amp;utm_campaign=gmb_braga</v>
+        <v>https://dentallight.pt/clinicas/</v>
       </c>
       <c r="M40" t="str">
         <v>dentallight.pt</v>
       </c>
       <c r="N40" t="str">
         <v>Dentist</v>
       </c>
       <c r="O40" t="str">
         <v>Cosmetic dentist</v>
       </c>
       <c r="P40" t="str">
         <v>https://www.facebook.com/clinicasdentallight</v>
       </c>
       <c r="Q40" t="str">
         <v>https://www.linkedin.com/company/dentallight</v>
       </c>
       <c r="S40" t="str">
         <v>https://www.instagram.com/dentallight.pt/</v>
       </c>
       <c r="V40" t="str">
         <v>503 760 897</v>
       </c>
     </row>
     <row r="41" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A41" t="str">