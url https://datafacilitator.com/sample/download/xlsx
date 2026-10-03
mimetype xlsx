--- v0 (2026-08-19)
+++ v1 (2026-10-03)
@@ -454,1821 +454,2061 @@
       </c>
       <c r="P1" t="str">
         <v>Facebook_URL</v>
       </c>
       <c r="Q1" t="str">
         <v>Linkedin_URL</v>
       </c>
       <c r="R1" t="str">
         <v>Twitter_URL</v>
       </c>
       <c r="S1" t="str">
         <v>Instagram_URL</v>
       </c>
       <c r="T1" t="str">
         <v>Youtube_URL</v>
       </c>
       <c r="U1" t="str">
         <v>Chamber_Of_Commerce_Number</v>
       </c>
       <c r="V1" t="str">
         <v>VAT_Number</v>
       </c>
     </row>
     <row r="2" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A2" t="str">
-        <v>Brouwhotel Parkzicht</v>
+        <v>K1 Heating Solution Limited</v>
       </c>
       <c r="B2" t="str">
-        <v>Museumplein 3, 9641 AD Veendam</v>
+        <v>20 Partridge Rd, Sheldon, Birmingham B26 2DA, United Kingdom</v>
       </c>
       <c r="C2" t="str">
-        <v>Museumplein 3</v>
+        <v>20 Partridge Rd, Sheldon</v>
       </c>
       <c r="D2" t="str">
-        <v>Veendam</v>
+        <v>Birmingham</v>
       </c>
       <c r="E2" t="str">
-        <v>9641 AD</v>
+        <v>B26 2DA</v>
       </c>
       <c r="F2" t="str">
-        <v>Veendam</v>
+        <v>Birmingham</v>
       </c>
       <c r="G2" t="str">
-        <v>NL</v>
+        <v>GB</v>
       </c>
       <c r="H2" t="str">
-        <v>0598666888</v>
+        <v>+441217982867</v>
       </c>
       <c r="I2" t="str">
-        <v>+31598666888</v>
+        <v>+441217982867</v>
       </c>
       <c r="J2" t="str">
-        <v>0598666888</v>
+        <v>07365 485 192</v>
       </c>
       <c r="K2" t="str">
-        <v>info@parkzicht.com</v>
+        <v>info@k1heatingsolution.com</v>
       </c>
       <c r="L2" t="str">
-        <v>http://www.parkzicht.com/</v>
+        <v>http://k1heatingsolution.com/</v>
       </c>
       <c r="M2" t="str">
-        <v>parkzicht.com</v>
+        <v>k1heatingsolution.com</v>
       </c>
       <c r="N2" t="str">
-        <v>Hotel</v>
+        <v>Plumber</v>
       </c>
       <c r="O2" t="str">
-        <v>Restaurant</v>
-[...5 lines deleted...]
-        <v>https://twitter.com/parkzicht_vdam?lang=en</v>
+        <v>Gas engineer</v>
       </c>
       <c r="S2" t="str">
-        <v>https://www.instagram.com/parkzicht_veendam/</v>
+        <v>https://www.instagram.com/k1_heating_solution/</v>
       </c>
     </row>
     <row r="3" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A3" t="str">
-        <v>Wiggly Chair</v>
+        <v>Butterfly Dental Care</v>
       </c>
       <c r="B3" t="str">
-        <v>Kerkstraat 31, 5061 EG Oisterwijk</v>
+        <v>17 Barrington Rd, Altrincham WA14 1HP, United Kingdom</v>
       </c>
       <c r="C3" t="str">
-        <v>Kerkstraat 31</v>
+        <v>17 Barrington Rd</v>
       </c>
       <c r="D3" t="str">
-        <v>Oisterwijk</v>
+        <v>Altrincham</v>
       </c>
       <c r="E3" t="str">
-        <v>5061 EG</v>
+        <v>WA14 1HP</v>
       </c>
       <c r="F3" t="str">
-        <v>Oisterwijk</v>
+        <v>Altrincham</v>
       </c>
       <c r="G3" t="str">
-        <v>NL</v>
+        <v>GB</v>
       </c>
       <c r="H3" t="str">
-        <v>0653770605</v>
+        <v>+441619412048</v>
       </c>
       <c r="I3" t="str">
-        <v>+31653770605</v>
+        <v>+441619412048</v>
+      </c>
+      <c r="J3" t="str">
+        <v>01619412048</v>
+      </c>
+      <c r="K3" t="str">
+        <v>info@butterflydental.com</v>
+      </c>
+      <c r="L3" t="str">
+        <v>http://www.butterflydental.com/</v>
+      </c>
+      <c r="M3" t="str">
+        <v>butterflydental.com</v>
       </c>
       <c r="N3" t="str">
-        <v>Website designer</v>
-[...2 lines deleted...]
-        <v>Marketing consultant</v>
+        <v>Dental clinic</v>
+      </c>
+      <c r="P3" t="str">
+        <v>https://www.facebook.com/butterflydental</v>
+      </c>
+      <c r="S3" t="str">
+        <v>https://www.instagram.com/butterfly_dental/</v>
+      </c>
+      <c r="U3" t="str">
+        <v>679653</v>
       </c>
     </row>
     <row r="4" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A4" t="str">
-        <v>Social Academy</v>
+        <v>Kaya Physical Therapy &amp; Performance</v>
+      </c>
+      <c r="B4" t="str">
+        <v>1325 Palmetto St, Los Angeles, CA 90013</v>
+      </c>
+      <c r="C4" t="str">
+        <v>1325 Palmetto St</v>
+      </c>
+      <c r="D4" t="str">
+        <v>Los Angeles</v>
+      </c>
+      <c r="E4" t="str">
+        <v>90013</v>
+      </c>
+      <c r="F4" t="str">
+        <v>Los Angeles</v>
       </c>
       <c r="G4" t="str">
-        <v>NL</v>
-[...2 lines deleted...]
-        <v>support@social-academy.nl</v>
+        <v>US</v>
+      </c>
+      <c r="H4" t="str">
+        <v>+12138551562</v>
+      </c>
+      <c r="I4" t="str">
+        <v>+12138551562</v>
       </c>
       <c r="L4" t="str">
-        <v>https://www.social-academy.nl/horeca</v>
+        <v>http://kayaptp.com/</v>
       </c>
       <c r="M4" t="str">
-        <v>social-academy.nl</v>
+        <v>kayaptp.com</v>
       </c>
       <c r="N4" t="str">
-        <v>Marketing consultant</v>
-[...8 lines deleted...]
-        <v>https://instagram.com/socialvoorhoreca</v>
+        <v>Physical therapy clinic</v>
       </c>
     </row>
     <row r="5" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A5" t="str">
-        <v>Just I'M</v>
+        <v>Branch Austin McCormick LLP</v>
       </c>
       <c r="B5" t="str">
-        <v>Kempenaar 92, 2991 PK Barendrecht</v>
+        <v>32 St James's St, London SW1A 1HD, United Kingdom</v>
       </c>
       <c r="C5" t="str">
-        <v>Kempenaar 92</v>
+        <v>32 St James's St</v>
       </c>
       <c r="D5" t="str">
-        <v>Barendrecht</v>
+        <v>London</v>
       </c>
       <c r="E5" t="str">
-        <v>2991 PK</v>
+        <v>SW1A 1HD</v>
       </c>
       <c r="F5" t="str">
-        <v>Barendrecht</v>
+        <v>London</v>
       </c>
       <c r="G5" t="str">
-        <v>NL</v>
+        <v>GB</v>
       </c>
       <c r="H5" t="str">
-        <v>0623165701</v>
+        <v>+442078510100</v>
       </c>
       <c r="I5" t="str">
-        <v>+31623165701</v>
+        <v>+442078510100</v>
+      </c>
+      <c r="J5" t="str">
+        <v>442078510100</v>
+      </c>
+      <c r="K5" t="str">
+        <v>info@branchaustinmccormick.com</v>
+      </c>
+      <c r="L5" t="str">
+        <v>https://branchaustinmccormick.com/</v>
+      </c>
+      <c r="M5" t="str">
+        <v>branchaustinmccormick.com</v>
       </c>
       <c r="N5" t="str">
-        <v>Marketing consultant</v>
+        <v>Law firm</v>
+      </c>
+      <c r="O5" t="str">
+        <v>Conveyancer</v>
+      </c>
+      <c r="Q5" t="str">
+        <v>https://www.linkedin.com/company/branchaustinmccormick/</v>
+      </c>
+      <c r="R5" t="str">
+        <v>https://x.com/BAMLLP</v>
       </c>
     </row>
     <row r="6" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A6" t="str">
-        <v>Boyd Klerk</v>
+        <v>24-7 Emergency Plumbing Limited</v>
       </c>
       <c r="B6" t="str">
-        <v>Willemstraat 188a, 2983 EZ Ridderkerk</v>
+        <v>3 Windermere Rd, Archway, London N19 5SG, United Kingdom</v>
       </c>
       <c r="C6" t="str">
-        <v>Willemstraat 188a</v>
+        <v>3 Windermere Rd, Archway</v>
       </c>
       <c r="D6" t="str">
-        <v>Ridderkerk</v>
+        <v>London</v>
       </c>
       <c r="E6" t="str">
-        <v>2983 EZ</v>
+        <v>N19 5SG</v>
       </c>
       <c r="F6" t="str">
-        <v>Ridderkerk</v>
+        <v>London</v>
       </c>
       <c r="G6" t="str">
-        <v>NL</v>
+        <v>GB</v>
       </c>
       <c r="H6" t="str">
-        <v>0644270307</v>
+        <v>+447471875251</v>
       </c>
       <c r="I6" t="str">
-        <v>+31644270307</v>
+        <v>+447471875251</v>
       </c>
       <c r="J6" t="str">
-        <v>+310644270307</v>
+        <v>07471 875251</v>
       </c>
       <c r="K6" t="str">
-        <v>info@boydklerk.nl</v>
+        <v>info@24-7emergencyplumbing.co.uk</v>
       </c>
       <c r="L6" t="str">
-        <v>https://www.boydklerk.nl/</v>
+        <v>https://www.24-7emergencyplumbing.co.uk/</v>
       </c>
       <c r="M6" t="str">
-        <v>boydklerk.nl</v>
+        <v>24-7emergencyplumbing.co.uk</v>
       </c>
       <c r="N6" t="str">
-        <v>Marketing consultant</v>
+        <v>Plumber</v>
       </c>
       <c r="O6" t="str">
-        <v>Internet marketing service</v>
-[...8 lines deleted...]
-        <v>NL 072276915 B01</v>
+        <v>Contractor</v>
       </c>
     </row>
     <row r="7" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A7" t="str">
-        <v>Mts. Leppink</v>
+        <v>Didsbury Dental Practice</v>
       </c>
       <c r="B7" t="str">
-        <v>Varsseveldseweg 285, 7004 JL Doetinchem</v>
+        <v>90 Barlow Moor Rd, Manchester M20 2PN, United Kingdom</v>
       </c>
       <c r="C7" t="str">
-        <v>Varsseveldseweg 285</v>
+        <v>90 Barlow Moor Rd</v>
       </c>
       <c r="D7" t="str">
-        <v>Doetinchem</v>
+        <v>Manchester</v>
       </c>
       <c r="E7" t="str">
-        <v>7004 JL</v>
+        <v>M20 2PN</v>
       </c>
       <c r="F7" t="str">
-        <v>Doetinchem</v>
+        <v>Manchester</v>
       </c>
       <c r="G7" t="str">
-        <v>NL</v>
+        <v>GB</v>
+      </c>
+      <c r="H7" t="str">
+        <v>+441614450005</v>
+      </c>
+      <c r="I7" t="str">
+        <v>+441614450005</v>
+      </c>
+      <c r="J7" t="str">
+        <v>01614450005</v>
       </c>
       <c r="L7" t="str">
-        <v>http://www.leppink285.nl/</v>
+        <v>https://www.didsburydentalpractice.dentist/</v>
       </c>
       <c r="M7" t="str">
-        <v>leppink285.nl</v>
+        <v>didsburydentalpractice.dentist</v>
       </c>
       <c r="N7" t="str">
-        <v>Ranch</v>
+        <v>Dental clinic</v>
+      </c>
+      <c r="P7" t="str">
+        <v>https://www.facebook.com/DidsburyDentalPractice</v>
+      </c>
+      <c r="R7" t="str">
+        <v>https://twitter.com/DidsburyDent24</v>
+      </c>
+      <c r="S7" t="str">
+        <v>https://www.instagram.com/didsburydentalpractice</v>
       </c>
     </row>
     <row r="8" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A8" t="str">
-        <v>Meesland Installatietechniek</v>
+        <v>209 NYC Dental</v>
+      </c>
+      <c r="B8" t="str">
+        <v>209 E 56th St 1st floor, New York, NY 10022</v>
+      </c>
+      <c r="C8" t="str">
+        <v>209 E 56th St 1st floor</v>
+      </c>
+      <c r="D8" t="str">
+        <v>New York</v>
+      </c>
+      <c r="E8" t="str">
+        <v>10022</v>
+      </c>
+      <c r="F8" t="str">
+        <v>New York</v>
       </c>
       <c r="G8" t="str">
-        <v>NL</v>
+        <v>US</v>
       </c>
       <c r="H8" t="str">
-        <v>0228751127</v>
+        <v>+12123552290</v>
       </c>
       <c r="I8" t="str">
-        <v>+31228751127</v>
+        <v>+12123552290</v>
       </c>
       <c r="J8" t="str">
-        <v>0228441168</v>
+        <v>2123552290</v>
       </c>
       <c r="K8" t="str">
-        <v>info@meeslandinstallatietechniek.nl</v>
+        <v>info@209nycdental.com</v>
       </c>
       <c r="L8" t="str">
-        <v>http://meeslandinstallatietechniek.nl/</v>
+        <v>https://www.209nycdental.com/</v>
       </c>
       <c r="M8" t="str">
-        <v>meeslandinstallatietechniek.nl</v>
+        <v>209nycdental.com</v>
       </c>
       <c r="N8" t="str">
-        <v>Plumber</v>
+        <v>Dentist</v>
       </c>
       <c r="O8" t="str">
-        <v>Service establishment</v>
+        <v>Cosmetic dentist</v>
+      </c>
+      <c r="P8" t="str">
+        <v>https://www.facebook.com/209nycDentist/</v>
+      </c>
+      <c r="Q8" t="str">
+        <v>https://www.linkedin.com/company/209-nyc-dental-llp/</v>
+      </c>
+      <c r="R8" t="str">
+        <v>https://twitter.com/209NYCdental</v>
+      </c>
+      <c r="S8" t="str">
+        <v>https://www.instagram.com/209nycdental/</v>
       </c>
     </row>
     <row r="9" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A9" t="str">
-        <v>Remco van der Schans</v>
+        <v>City of London Solicitors</v>
+      </c>
+      <c r="B9" t="str">
+        <v>Solicitors, 3 Lloyd's Ave, London EC3N 3DS, United Kingdom</v>
+      </c>
+      <c r="C9" t="str">
+        <v>Solicitors, 3 Lloyd's Ave</v>
+      </c>
+      <c r="D9" t="str">
+        <v>London</v>
+      </c>
+      <c r="E9" t="str">
+        <v>EC3N 3DS</v>
+      </c>
+      <c r="F9" t="str">
+        <v>London</v>
       </c>
       <c r="G9" t="str">
-        <v>NL</v>
+        <v>GB</v>
       </c>
       <c r="H9" t="str">
-        <v>0639581108</v>
+        <v>+442030035953</v>
       </c>
       <c r="I9" t="str">
-        <v>+31639581108</v>
+        <v>+442030035953</v>
+      </c>
+      <c r="J9" t="str">
+        <v>+44 (0) 2030035953</v>
+      </c>
+      <c r="K9" t="str">
+        <v>info@clssolicitors.com</v>
       </c>
       <c r="L9" t="str">
-        <v>https://remcovanderschans.nl/</v>
+        <v>http://www.clssolicitors.com/</v>
       </c>
       <c r="M9" t="str">
-        <v>remcovanderschans.nl</v>
+        <v>clssolicitors.com</v>
       </c>
       <c r="N9" t="str">
-        <v>Marketing consultant</v>
-[...2 lines deleted...]
-        <v>Service establishment</v>
+        <v>Family law attorney</v>
+      </c>
+      <c r="P9" t="str">
+        <v>https://www.facebook.com/108448955022803</v>
       </c>
       <c r="Q9" t="str">
-        <v>https://www.linkedin.com/in/remcovanderschans/</v>
+        <v>https://www.linkedin.com/company/80772115/admin/</v>
+      </c>
+      <c r="S9" t="str">
+        <v>https://www.instagram.com/clssolicitors</v>
+      </c>
+      <c r="V9" t="str">
+        <v>413 8952 84</v>
       </c>
     </row>
     <row r="10" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A10" t="str">
-        <v>Kookwinkel Oldenhof Hilversum</v>
+        <v>Mitchell Dental Spa</v>
       </c>
       <c r="B10" t="str">
-        <v>'s-Gravelandseweg 8, 1211 BR Hilversum</v>
+        <v>845 N Michigan Ave Ste 922 E, Chicago, IL 60611</v>
       </c>
       <c r="C10" t="str">
-        <v>'s-Gravelandseweg 8</v>
+        <v>845 N Michigan Ave Ste 922 E</v>
       </c>
       <c r="D10" t="str">
-        <v>Hilversum</v>
+        <v>Chicago</v>
       </c>
       <c r="E10" t="str">
-        <v>1211 BR</v>
+        <v>60611</v>
       </c>
       <c r="F10" t="str">
-        <v>Hilversum</v>
+        <v>Chicago</v>
       </c>
       <c r="G10" t="str">
-        <v>NL</v>
+        <v>US</v>
       </c>
       <c r="H10" t="str">
-        <v>0356236626</v>
+        <v>+13126421014</v>
       </c>
       <c r="I10" t="str">
-        <v>+31356236626</v>
+        <v>+13126421014</v>
       </c>
       <c r="J10" t="str">
-        <v>035 623 66 26</v>
-[...2 lines deleted...]
-        <v>klantenservice@kookwinkel.nl</v>
+        <v>(312) 642-1014</v>
       </c>
       <c r="L10" t="str">
-        <v>http://www.kookwinkel.nl/</v>
+        <v>http://mitchelldentalspa.com/</v>
       </c>
       <c r="M10" t="str">
-        <v>kookwinkel.nl</v>
+        <v>mitchelldentalspa.com</v>
       </c>
       <c r="N10" t="str">
-        <v>Kitchen supply store</v>
+        <v>Dentist</v>
       </c>
       <c r="O10" t="str">
-        <v>Appliance store</v>
+        <v>Cosmetic dentist</v>
       </c>
       <c r="P10" t="str">
-        <v>https://www.facebook.com/kookwinkel</v>
-[...2 lines deleted...]
-        <v>https://www.instagram.com/kookwinkel_oldenhof</v>
+        <v>https://www.facebook.com/themitchelldentalspa/</v>
+      </c>
+      <c r="R10" t="str">
+        <v>https://twitter.com/MitchelDentalSp</v>
       </c>
       <c r="T10" t="str">
-        <v>https://www.youtube.com/@kookwinkel</v>
+        <v>https://www.youtube.com/channel/UC22AhC6TWZvwoWKidsnIqJw</v>
       </c>
     </row>
     <row r="11" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A11" t="str">
-        <v>BM Producties</v>
+        <v>Complete Physio</v>
+      </c>
+      <c r="B11" t="str">
+        <v>37-39 Lime St, London EC3M 7AY, United Kingdom</v>
+      </c>
+      <c r="C11" t="str">
+        <v>37-39 Lime St</v>
+      </c>
+      <c r="D11" t="str">
+        <v>London</v>
+      </c>
+      <c r="E11" t="str">
+        <v>EC3M 7AY</v>
+      </c>
+      <c r="F11" t="str">
+        <v>London</v>
       </c>
       <c r="G11" t="str">
-        <v>NL</v>
+        <v>GB</v>
       </c>
       <c r="H11" t="str">
-        <v>0620056760</v>
+        <v>+442046003877</v>
       </c>
       <c r="I11" t="str">
-        <v>+31620056760</v>
+        <v>+442046003877</v>
+      </c>
+      <c r="J11" t="str">
+        <v>02074823875</v>
+      </c>
+      <c r="K11" t="str">
+        <v>info@complete-physio.co.uk</v>
       </c>
       <c r="L11" t="str">
-        <v>http://www.bm-producties.nl/</v>
+        <v>https://complete-physio.co.uk/</v>
       </c>
       <c r="M11" t="str">
-        <v>bm-producties.nl</v>
+        <v>complete-physio.co.uk</v>
       </c>
       <c r="N11" t="str">
-        <v>Marketing agency</v>
-[...2 lines deleted...]
-        <v>Service establishment</v>
+        <v>Physical therapy clinic</v>
+      </c>
+      <c r="P11" t="str">
+        <v>https://www.facebook.com/CompletePhysio/</v>
+      </c>
+      <c r="R11" t="str">
+        <v>https://twitter.com/CompletePhysio</v>
+      </c>
+      <c r="T11" t="str">
+        <v>https://www.youtube.com/channel/UCzqxBIw58_WDqxYWWwq_L8Q/videos</v>
       </c>
     </row>
     <row r="12" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A12" t="str">
-        <v>Janssen Bouw en Timmerwerken</v>
+        <v>KissDental Manchester</v>
+      </c>
+      <c r="B12" t="str">
+        <v>13 Stanley St, Cheetham Hill, Manchester M8 8SH, United Kingdom</v>
+      </c>
+      <c r="C12" t="str">
+        <v>13 Stanley St, Cheetham Hill</v>
+      </c>
+      <c r="D12" t="str">
+        <v>Manchester</v>
+      </c>
+      <c r="E12" t="str">
+        <v>M8 8SH</v>
+      </c>
+      <c r="F12" t="str">
+        <v>Manchester</v>
       </c>
       <c r="G12" t="str">
-        <v>NL</v>
+        <v>GB</v>
       </c>
       <c r="H12" t="str">
-        <v>0654627989</v>
+        <v>+441618329477</v>
       </c>
       <c r="I12" t="str">
-        <v>+31654627989</v>
+        <v>+441618329477</v>
       </c>
       <c r="J12" t="str">
-        <v>0031654627989</v>
+        <v>0161 871 9426</v>
       </c>
       <c r="K12" t="str">
-        <v>info@bouwbedrijfjanssen.nl</v>
+        <v>hello@kissdental.co.uk</v>
       </c>
       <c r="L12" t="str">
-        <v>https://www.bouwbedrijfjanssen.nl/</v>
+        <v>https://www.kissdental.co.uk/kissdental-manchester/</v>
       </c>
       <c r="M12" t="str">
-        <v>bouwbedrijfjanssen.nl</v>
+        <v>kissdental.co.uk</v>
       </c>
       <c r="N12" t="str">
-        <v>Carpenter</v>
-[...2 lines deleted...]
-        <v>Service establishment</v>
+        <v>Dental clinic</v>
+      </c>
+      <c r="P12" t="str">
+        <v>https://www.facebook.com/kissdentalcheethamhillmanchester</v>
+      </c>
+      <c r="Q12" t="str">
+        <v>https://www.linkedin.com/company/kissdental/</v>
+      </c>
+      <c r="R12" t="str">
+        <v>https://twitter.com/manchestdentist</v>
       </c>
       <c r="S12" t="str">
-        <v>https://www.instagram.com/bouwbedrijfjanssen</v>
+        <v>https://www.instagram.com/kissdentaluk</v>
+      </c>
+      <c r="U12" t="str">
+        <v>13793646</v>
       </c>
     </row>
     <row r="13" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A13" t="str">
-        <v>Serudo Media</v>
+        <v>Perry Plumbing &amp; Heating Ltd</v>
+      </c>
+      <c r="B13" t="str">
+        <v>Back Grove Farm, The Royal Town of Sutton Coldfield, Birmingham, Sutton Coldfield B76 9QN, United Kingdom</v>
+      </c>
+      <c r="C13" t="str">
+        <v>Back Grove Farm, The Royal Town of Sutton Coldfield, Birmingham</v>
+      </c>
+      <c r="D13" t="str">
+        <v>Sutton Coldfield</v>
+      </c>
+      <c r="E13" t="str">
+        <v>B76 9QN</v>
+      </c>
+      <c r="F13" t="str">
+        <v>Sutton Coldfield</v>
       </c>
       <c r="G13" t="str">
-        <v>NL</v>
+        <v>GB</v>
       </c>
       <c r="H13" t="str">
-        <v>0623179920</v>
+        <v>+441213870304</v>
       </c>
       <c r="I13" t="str">
-        <v>+31623179920</v>
+        <v>+441213870304</v>
+      </c>
+      <c r="J13" t="str">
+        <v>01213870304</v>
       </c>
       <c r="L13" t="str">
-        <v>https://www.serudomedia.nl/</v>
+        <v>http://www.perry-plumbing.co.uk/</v>
       </c>
       <c r="M13" t="str">
-        <v>serudomedia.nl</v>
+        <v>perry-plumbing.co.uk</v>
       </c>
       <c r="N13" t="str">
-        <v>Internet marketing service</v>
-[...2 lines deleted...]
-        <v>Service establishment</v>
+        <v>Plumber</v>
+      </c>
+      <c r="P13" t="str">
+        <v>https://www.facebook.com/perryplumbingheating/</v>
+      </c>
+      <c r="R13" t="str">
+        <v>http://twitter.com/baxiplatinum</v>
+      </c>
+      <c r="S13" t="str">
+        <v>http://instagram.com/perryplumbingheating</v>
+      </c>
+      <c r="U13" t="str">
+        <v>11330964</v>
       </c>
     </row>
     <row r="14" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A14" t="str">
-        <v>Monique Beerse | Optidee Adviseur Heerhugowaard e.o.</v>
+        <v>Oxford Circus Physio</v>
       </c>
       <c r="B14" t="str">
-        <v>Jan Glijnisweg 14A, 1703 RL Heerhugowaard</v>
+        <v>33 Great Titchfield St., London W1W 7PA, United Kingdom</v>
       </c>
       <c r="C14" t="str">
-        <v>Jan Glijnisweg 14A</v>
+        <v>33 Great Titchfield St.</v>
       </c>
       <c r="D14" t="str">
-        <v>Heerhugowaard</v>
+        <v>London</v>
       </c>
       <c r="E14" t="str">
-        <v>1703 RL</v>
+        <v>W1W 7PA</v>
       </c>
       <c r="F14" t="str">
-        <v>Heerhugowaard</v>
+        <v>London</v>
       </c>
       <c r="G14" t="str">
-        <v>NL</v>
+        <v>GB</v>
       </c>
       <c r="H14" t="str">
-        <v>0620686980</v>
+        <v>+442076365774</v>
       </c>
       <c r="I14" t="str">
-        <v>+31620686980</v>
+        <v>+442076365774</v>
+      </c>
+      <c r="J14" t="str">
+        <v>+442076365774</v>
       </c>
       <c r="K14" t="str">
-        <v>info@moniquebeerse.nl</v>
+        <v>reception@oxfordcircusphysio.co.uk</v>
       </c>
       <c r="L14" t="str">
-        <v>http://www.moniquebeerse.nl/</v>
+        <v>http://www.oxfordcircusphysio.co.uk/</v>
       </c>
       <c r="M14" t="str">
-        <v>moniquebeerse.nl</v>
+        <v>oxfordcircusphysio.co.uk</v>
       </c>
       <c r="N14" t="str">
-        <v>Linens store</v>
+        <v>Physical therapist</v>
+      </c>
+      <c r="P14" t="str">
+        <v>https://www.facebook.com/Oxford-Circus-Physiotherapy-128791043975438/</v>
+      </c>
+      <c r="R14" t="str">
+        <v>https://twitter.com/OC_Physio</v>
+      </c>
+      <c r="T14" t="str">
+        <v>https://www.youtube.com/channel/UCcc49gDuWbnfh92mbnc4agw</v>
       </c>
     </row>
     <row r="15" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A15" t="str">
-        <v>Mumema</v>
+        <v>Fox Hollies Dental Practice</v>
       </c>
       <c r="B15" t="str">
-        <v>Ceintuurbaan Noord 131, 9301 NT Roden</v>
+        <v>326 Fox Hollies Rd, Birmingham B27 7PU, United Kingdom</v>
       </c>
       <c r="C15" t="str">
-        <v>Ceintuurbaan Noord 131</v>
+        <v>326 Fox Hollies Rd</v>
       </c>
       <c r="D15" t="str">
-        <v>Roden</v>
+        <v>Birmingham</v>
       </c>
       <c r="E15" t="str">
-        <v>9301 NT</v>
+        <v>B27 7PU</v>
       </c>
       <c r="F15" t="str">
-        <v>Roden</v>
+        <v>Birmingham</v>
       </c>
       <c r="G15" t="str">
-        <v>NL</v>
+        <v>GB</v>
       </c>
       <c r="H15" t="str">
-        <v>0619991341</v>
+        <v>+441217064676</v>
       </c>
       <c r="I15" t="str">
-        <v>+31619991341</v>
+        <v>+441217064676</v>
+      </c>
+      <c r="J15" t="str">
+        <v>0121 706 4676</v>
+      </c>
+      <c r="K15" t="str">
+        <v>info@foxholliesdentalpractice.co.uk</v>
       </c>
       <c r="L15" t="str">
-        <v>https://mumema.nl/</v>
+        <v>http://www.foxholliesdentalpractice.co.uk/</v>
       </c>
       <c r="M15" t="str">
-        <v>mumema.nl</v>
+        <v>foxholliesdentalpractice.co.uk</v>
       </c>
       <c r="N15" t="str">
-        <v>Advertising agency</v>
-[...2 lines deleted...]
-        <v>Graphic designer</v>
+        <v>Dentist</v>
+      </c>
+      <c r="P15" t="str">
+        <v>https://www.facebook.com/foxholliesdentalpractice</v>
+      </c>
+      <c r="S15" t="str">
+        <v>https://www.instagram.com/foxholliesdentalpractice?igsh=YWE3Nm5zanVmczJ0</v>
       </c>
     </row>
     <row r="16" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A16" t="str">
-        <v>Go Helix</v>
+        <v>SUPREME PLUMBERS</v>
       </c>
       <c r="B16" t="str">
-        <v>Dorpsstraat 29b, 6661 EG Elst</v>
+        <v>2A Suite, Blackthorn House, Birmingham B3 1RL, United Kingdom</v>
       </c>
       <c r="C16" t="str">
-        <v>Dorpsstraat 29b</v>
+        <v>2A Suite, Blackthorn House</v>
       </c>
       <c r="D16" t="str">
-        <v>Elst</v>
+        <v>Birmingham</v>
       </c>
       <c r="E16" t="str">
-        <v>6661 EG</v>
+        <v>B3 1RL</v>
       </c>
       <c r="F16" t="str">
-        <v>Elst</v>
+        <v>Birmingham</v>
       </c>
       <c r="G16" t="str">
-        <v>NL</v>
+        <v>GB</v>
       </c>
       <c r="H16" t="str">
-        <v>0638921381</v>
+        <v>+441218160544</v>
       </c>
       <c r="I16" t="str">
-        <v>+31638921381</v>
-[...2 lines deleted...]
-        <v>support@gohelix.online</v>
+        <v>+441218160544</v>
       </c>
       <c r="L16" t="str">
-        <v>https://gohelix.online/</v>
+        <v>https://supreme-plumbers-aq2qoadp7ocmvqll.builder-preview.com/</v>
       </c>
       <c r="M16" t="str">
-        <v>gohelix.online</v>
+        <v>supreme-plumbers-aq2qoadp7ocmvqll.builder-preview.com</v>
       </c>
       <c r="N16" t="str">
-        <v>Website designer</v>
-[...8 lines deleted...]
-        <v>https://www.instagram.com/gohelixonline/</v>
+        <v>Gas engineer</v>
       </c>
     </row>
     <row r="17" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A17" t="str">
-        <v>Jaarsma + Lebbink</v>
+        <v>Olliers Solicitors</v>
       </c>
       <c r="B17" t="str">
-        <v>Oude Needseweg 20, 7475 MG Markelo</v>
+        <v>Fourth Floor, 44 Peter St, Manchester M2 5GP, United Kingdom</v>
       </c>
       <c r="C17" t="str">
-        <v>Oude Needseweg 20</v>
+        <v>Fourth Floor, 44 Peter St</v>
       </c>
       <c r="D17" t="str">
-        <v>Markelo</v>
+        <v>Manchester</v>
       </c>
       <c r="E17" t="str">
-        <v>7475 MG</v>
+        <v>M2 5GP</v>
       </c>
       <c r="F17" t="str">
-        <v>Markelo</v>
+        <v>Manchester</v>
       </c>
       <c r="G17" t="str">
-        <v>NL</v>
+        <v>GB</v>
       </c>
       <c r="H17" t="str">
-        <v>0610922931</v>
+        <v>+441618341515</v>
       </c>
       <c r="I17" t="str">
-        <v>+31610922931</v>
+        <v>+441618341515</v>
       </c>
       <c r="J17" t="str">
-        <v>0610922931</v>
+        <v>01618341515</v>
+      </c>
+      <c r="K17" t="str">
+        <v>info@olliers.com</v>
       </c>
       <c r="L17" t="str">
-        <v>http://www.jaarsmalebbink.nl/</v>
+        <v>https://www.olliers.com/</v>
       </c>
       <c r="M17" t="str">
-        <v>jaarsmalebbink.nl</v>
+        <v>olliers.com</v>
       </c>
       <c r="N17" t="str">
-        <v>Business management consultant</v>
+        <v>Lawyer</v>
+      </c>
+      <c r="O17" t="str">
+        <v>Criminal defence lawyer</v>
+      </c>
+      <c r="P17" t="str">
+        <v>https://www.facebook.com/ollierssolicitors/</v>
+      </c>
+      <c r="Q17" t="str">
+        <v>https://www.linkedin.com/company/olliers-solicitors---criminal-defence/</v>
+      </c>
+      <c r="R17" t="str">
+        <v>https://twitter.com/ollierssltd</v>
+      </c>
+      <c r="S17" t="str">
+        <v>https://www.instagram.com/ollierssolicitors/</v>
+      </c>
+      <c r="T17" t="str">
+        <v>https://www.youtube.com/c/OlliersSolicitorsLtd?</v>
       </c>
     </row>
     <row r="18" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A18" t="str">
-        <v>Museum Klok &amp; Peel</v>
+        <v>Downtown Dental</v>
       </c>
       <c r="B18" t="str">
-        <v>Ostaderstraat 23, 5721 WC Asten</v>
+        <v>255 S Grand Ave Ste 204, Los Angeles, CA 90012</v>
       </c>
       <c r="C18" t="str">
-        <v>Ostaderstraat 23</v>
+        <v>255 S Grand Ave Ste 204</v>
       </c>
       <c r="D18" t="str">
-        <v>Asten</v>
+        <v>Los Angeles</v>
       </c>
       <c r="E18" t="str">
-        <v>5721 WC</v>
+        <v>90012</v>
       </c>
       <c r="F18" t="str">
-        <v>Asten</v>
+        <v>Los Angeles</v>
       </c>
       <c r="G18" t="str">
-        <v>NL</v>
+        <v>US</v>
       </c>
       <c r="H18" t="str">
-        <v>0493691865</v>
+        <v>+12136205777</v>
       </c>
       <c r="I18" t="str">
-        <v>+31493691865</v>
+        <v>+12136205777</v>
       </c>
       <c r="J18" t="str">
-        <v>310493691865</v>
+        <v>+12138639464</v>
       </c>
       <c r="K18" t="str">
-        <v>info@museumklokenpeel.nl</v>
+        <v>office@downtowndentalla.com</v>
       </c>
       <c r="L18" t="str">
-        <v>http://www.museumklokenpeel.nl/</v>
+        <v>http://www.downtowndentalla.com/</v>
       </c>
       <c r="M18" t="str">
-        <v>museumklokenpeel.nl</v>
+        <v>downtowndentalla.com</v>
       </c>
       <c r="N18" t="str">
-        <v>Museum</v>
+        <v>Dentist</v>
       </c>
       <c r="O18" t="str">
-        <v>Archaeological museum</v>
+        <v>Cosmetic dentist</v>
       </c>
       <c r="P18" t="str">
-        <v>https://www.facebook.com/museumklokenpeel</v>
+        <v>https://www.facebook.com/DowntownDentalLosAngeles</v>
       </c>
       <c r="R18" t="str">
-        <v>https://twitter.com/klokenpeel</v>
+        <v>https://twitter.com/dtdentalla</v>
       </c>
       <c r="S18" t="str">
-        <v>https://www.instagram.com/museumklokenpeel/</v>
+        <v>https://www.instagram.com/downtowndentalla/</v>
       </c>
       <c r="T18" t="str">
-        <v>https://www.youtube.com/user/klokenpeel</v>
+        <v>https://www.youtube.com/user/DowntownDentalLA</v>
       </c>
     </row>
     <row r="19" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A19" t="str">
-        <v>Eendenhouderij Van Werven</v>
+        <v>Mobility Health Physical Therapy</v>
       </c>
       <c r="B19" t="str">
-        <v>Tweede Parallelweg 13, 3849 MP Hierden</v>
+        <v>129 W 29th St, New York, NY 10001, United States</v>
       </c>
       <c r="C19" t="str">
-        <v>Tweede Parallelweg 13</v>
+        <v>129 W 29th St</v>
       </c>
       <c r="D19" t="str">
-        <v>Hierden</v>
+        <v>New York</v>
       </c>
       <c r="E19" t="str">
-        <v>3849 MP</v>
+        <v>10001</v>
       </c>
       <c r="F19" t="str">
-        <v>Hierden</v>
+        <v>New York</v>
       </c>
       <c r="G19" t="str">
-        <v>NL</v>
+        <v>US</v>
       </c>
       <c r="H19" t="str">
-        <v>0341414889</v>
+        <v>+12124994962</v>
       </c>
       <c r="I19" t="str">
-        <v>+31341414889</v>
+        <v>+12124994962</v>
+      </c>
+      <c r="J19" t="str">
+        <v>+12124994962</v>
       </c>
       <c r="L19" t="str">
-        <v>https://holdetails.org/details/eendenhouderij-van-werven-ChIJj-r</v>
+        <v>https://mobilityhealthpt.com/</v>
       </c>
       <c r="M19" t="str">
-        <v>holdetails.org</v>
+        <v>mobilityhealthpt.com</v>
       </c>
       <c r="N19" t="str">
-        <v>Livestock breeder</v>
+        <v>Physical therapy clinic</v>
+      </c>
+      <c r="P19" t="str">
+        <v>https://www.facebook.com/MobilityHealthPhysicalTherapy/</v>
+      </c>
+      <c r="Q19" t="str">
+        <v>https://www.linkedin.com/company/mobility-health-physical-therapy/</v>
+      </c>
+      <c r="S19" t="str">
+        <v>https://www.instagram.com/drgina_dpt/</v>
+      </c>
+      <c r="T19" t="str">
+        <v>https://www.youtube.com/@drgina_dpt/videos</v>
       </c>
     </row>
     <row r="20" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A20" t="str">
-        <v>Ergotherapie Met Elkaar</v>
+        <v>Malman Law</v>
       </c>
       <c r="B20" t="str">
-        <v>Sint Janplein 2, 5427 AH Boekel</v>
+        <v>205 W Randolph St #1700, Chicago, IL 60606</v>
       </c>
       <c r="C20" t="str">
-        <v>Sint Janplein 2</v>
+        <v>205 W Randolph St #1700</v>
       </c>
       <c r="D20" t="str">
-        <v>Boekel</v>
+        <v>Chicago</v>
       </c>
       <c r="E20" t="str">
-        <v>5427 AH</v>
+        <v>60606</v>
       </c>
       <c r="F20" t="str">
-        <v>Boekel</v>
+        <v>Chicago</v>
       </c>
       <c r="G20" t="str">
-        <v>NL</v>
+        <v>US</v>
       </c>
       <c r="H20" t="str">
-        <v>0620802231</v>
+        <v>+13126290099</v>
       </c>
       <c r="I20" t="str">
-        <v>+31620802231</v>
+        <v>+13126290099</v>
       </c>
       <c r="J20" t="str">
-        <v>+‪31620802231</v>
+        <v>1.888.625.6265</v>
       </c>
       <c r="K20" t="str">
-        <v>info@ergotherapiemetelkaar.nl</v>
+        <v>info@malmanlaw.com</v>
       </c>
       <c r="L20" t="str">
-        <v>http://ergotherapiemetelkaar.nl/</v>
+        <v>https://www.malmanlaw.com/</v>
       </c>
       <c r="M20" t="str">
-        <v>ergotherapiemetelkaar.nl</v>
+        <v>malmanlaw.com</v>
       </c>
       <c r="N20" t="str">
-        <v>Occupational therapist</v>
+        <v>Personal injury attorney</v>
+      </c>
+      <c r="O20" t="str">
+        <v>Elder law attorney</v>
       </c>
       <c r="P20" t="str">
-        <v>https://www.facebook.com/profile.php?id=100088909594716</v>
+        <v>https://www.facebook.com/MalmanLaw/</v>
       </c>
       <c r="Q20" t="str">
-        <v>https://www.linkedin.com/company/ergotherapie-met-elkaar/</v>
+        <v>https://www.linkedin.com/company/malman-law-chicago/</v>
+      </c>
+      <c r="R20" t="str">
+        <v>https://twitter.com/chicagopilawyer</v>
+      </c>
+      <c r="S20" t="str">
+        <v>https://www.instagram.com/malmanlaw/</v>
+      </c>
+      <c r="T20" t="str">
+        <v>https://www.youtube.com/user/MalmanLaw/</v>
       </c>
     </row>
     <row r="21" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A21" t="str">
-        <v>Timmerbedrijf G. van Dijk</v>
+        <v>24/7 Rooter Service</v>
       </c>
       <c r="B21" t="str">
-        <v>Esvelderweg 17-01, 3774 PC Kootwijkerbroek</v>
+        <v>211 La Fayette Park Pl #101, Los Angeles, CA 90057</v>
       </c>
       <c r="C21" t="str">
-        <v>Esvelderweg 17-01</v>
+        <v>211 La Fayette Park Pl #101</v>
       </c>
       <c r="D21" t="str">
-        <v>Kootwijkerbroek</v>
+        <v>Los Angeles</v>
       </c>
       <c r="E21" t="str">
-        <v>3774 PC</v>
+        <v>90057</v>
       </c>
       <c r="F21" t="str">
-        <v>Kootwijkerbroek</v>
+        <v>Los Angeles</v>
       </c>
       <c r="G21" t="str">
-        <v>NL</v>
+        <v>US</v>
       </c>
       <c r="H21" t="str">
-        <v>0342422704</v>
+        <v>+12132814751</v>
       </c>
       <c r="I21" t="str">
-        <v>+31342422704</v>
+        <v>+12132814751</v>
+      </c>
+      <c r="J21" t="str">
+        <v>+12132814751</v>
+      </c>
+      <c r="K21" t="str">
+        <v>info@247rooterservice.com</v>
+      </c>
+      <c r="L21" t="str">
+        <v>https://www.247rooterservice.com/</v>
+      </c>
+      <c r="M21" t="str">
+        <v>247rooterservice.com</v>
       </c>
       <c r="N21" t="str">
-        <v>Carpenter</v>
+        <v>Plumber</v>
+      </c>
+      <c r="O21" t="str">
+        <v>Drainage service</v>
+      </c>
+      <c r="P21" t="str">
+        <v>https://www.facebook.com/247rooterservice</v>
+      </c>
+      <c r="S21" t="str">
+        <v>https://www.instagram.com/247rooterservices/</v>
       </c>
     </row>
     <row r="22" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A22" t="str">
-        <v>Wingweb</v>
+        <v>The Magnificent Smile</v>
       </c>
       <c r="B22" t="str">
-        <v>Oranjelaan 6, 7811 GL Emmen</v>
+        <v>444 N Michigan Ave Site 540, Chicago, IL 60611</v>
       </c>
       <c r="C22" t="str">
-        <v>Oranjelaan 6</v>
+        <v>444 N Michigan Ave Site 540</v>
       </c>
       <c r="D22" t="str">
-        <v>Emmen</v>
+        <v>Chicago</v>
       </c>
       <c r="E22" t="str">
-        <v>7811 GL</v>
+        <v>60611</v>
       </c>
       <c r="F22" t="str">
-        <v>Emmen</v>
+        <v>Chicago</v>
       </c>
       <c r="G22" t="str">
-        <v>NL</v>
+        <v>US</v>
       </c>
       <c r="H22" t="str">
-        <v>0591676971</v>
+        <v>+13123374424</v>
       </c>
       <c r="I22" t="str">
-        <v>+31591676971</v>
-[...2 lines deleted...]
-        <v>info@wingweb.nl</v>
+        <v>+13123374424</v>
       </c>
       <c r="L22" t="str">
-        <v>http://www.wingweb.nl/</v>
+        <v>https://www.themagnificentsmile.com/</v>
       </c>
       <c r="M22" t="str">
-        <v>wingweb.nl</v>
+        <v>themagnificentsmile.com</v>
       </c>
       <c r="N22" t="str">
-        <v>Website designer</v>
+        <v>Cosmetic dentist</v>
       </c>
       <c r="O22" t="str">
-        <v>Internet marketing service</v>
-[...5 lines deleted...]
-        <v>https://www.twitter.com/wingweb_nl</v>
+        <v>Dental hygienist</v>
       </c>
     </row>
     <row r="23" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A23" t="str">
-        <v>Herman van Schaick</v>
+        <v>Los Angeles Lawyer</v>
       </c>
       <c r="B23" t="str">
-        <v>Industrieweg 35, 3641 RK Mijdrecht</v>
+        <v>100 N Citrus St Ste 435, West Covina, CA 91791</v>
       </c>
       <c r="C23" t="str">
-        <v>Industrieweg 35</v>
+        <v>100 N Citrus St Ste 435</v>
       </c>
       <c r="D23" t="str">
-        <v>Mijdrecht</v>
+        <v>West Covina</v>
       </c>
       <c r="E23" t="str">
-        <v>3641 RK</v>
+        <v>91791</v>
       </c>
       <c r="F23" t="str">
-        <v>Mijdrecht</v>
+        <v>West Covina</v>
       </c>
       <c r="G23" t="str">
-        <v>NL</v>
+        <v>US</v>
       </c>
       <c r="H23" t="str">
-        <v>0297530078</v>
+        <v>+13232789901</v>
       </c>
       <c r="I23" t="str">
-        <v>+31297530078</v>
+        <v>+13232789901</v>
+      </c>
+      <c r="K23" t="str">
+        <v>info@lalawcorp.com</v>
+      </c>
+      <c r="L23" t="str">
+        <v>http://www.lalawcorp.com/</v>
+      </c>
+      <c r="M23" t="str">
+        <v>lalawcorp.com</v>
       </c>
       <c r="N23" t="str">
-        <v>Carpenter</v>
+        <v>Law firm</v>
+      </c>
+      <c r="P23" t="str">
+        <v>https://www.facebook.com/LosAngelesLawyerPC/</v>
+      </c>
+      <c r="S23" t="str">
+        <v>https://www.instagram.com/los_angeles_lawyer/</v>
       </c>
     </row>
     <row r="24" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A24" t="str">
-        <v>J-Concept | Digital Agency</v>
+        <v>Chicago Dental Boutique</v>
       </c>
       <c r="B24" t="str">
-        <v>Hoveniersberg 73, 4708 HE Roosendaal</v>
+        <v>333 E Benton Pl #202, Chicago, IL 60601</v>
       </c>
       <c r="C24" t="str">
-        <v>Hoveniersberg 73</v>
+        <v>333 E Benton Pl #202</v>
       </c>
       <c r="D24" t="str">
-        <v>Roosendaal</v>
+        <v>Chicago</v>
       </c>
       <c r="E24" t="str">
-        <v>4708 HE</v>
+        <v>60601</v>
       </c>
       <c r="F24" t="str">
-        <v>Roosendaal</v>
+        <v>Chicago</v>
       </c>
       <c r="G24" t="str">
-        <v>NL</v>
+        <v>US</v>
       </c>
       <c r="H24" t="str">
-        <v>0857609203</v>
+        <v>+13128680301</v>
       </c>
       <c r="I24" t="str">
-        <v>+31857609203</v>
+        <v>+13128680301</v>
       </c>
       <c r="J24" t="str">
-        <v>085-7609203</v>
+        <v>3128680301</v>
       </c>
       <c r="K24" t="str">
-        <v>hello@jconcept.nl</v>
+        <v>info@chicagodentalboutique.com</v>
       </c>
       <c r="L24" t="str">
-        <v>https://jconcept.nl/</v>
+        <v>https://www.chicagodentalboutique.com/</v>
       </c>
       <c r="M24" t="str">
-        <v>jconcept.nl</v>
+        <v>chicagodentalboutique.com</v>
       </c>
       <c r="N24" t="str">
-        <v>Website designer</v>
+        <v>Dentist</v>
       </c>
       <c r="O24" t="str">
-        <v>Design agency</v>
+        <v>Cosmetic dentist</v>
       </c>
       <c r="P24" t="str">
-        <v>https://www.facebook.com/JConcepten/</v>
-[...2 lines deleted...]
-        <v>https://www.linkedin.com/company/jconcept/</v>
+        <v>https://www.facebook.com/chicagodentalboutique/</v>
+      </c>
+      <c r="R24" t="str">
+        <v>http://twitter.com/home?status=Contact</v>
       </c>
       <c r="S24" t="str">
-        <v>https://www.instagram.com/jconcepten/</v>
-[...2 lines deleted...]
-        <v>84588748</v>
+        <v>https://www.instagram.com/chicagodentalboutique/</v>
       </c>
     </row>
     <row r="25" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A25" t="str">
-        <v>G.J.J. Dullens</v>
-[...14 lines deleted...]
-        <v>Voerendaal</v>
+        <v>The Emergency Manchester Plumbers</v>
       </c>
       <c r="G25" t="str">
-        <v>NL</v>
+        <v>GB</v>
       </c>
       <c r="H25" t="str">
-        <v>0455752299</v>
+        <v>+441614100839</v>
       </c>
       <c r="I25" t="str">
-        <v>+31455752299</v>
+        <v>+441614100839</v>
+      </c>
+      <c r="L25" t="str">
+        <v>https://sites.google.com/view/theemergencymanchesterplumb/home</v>
+      </c>
+      <c r="M25" t="str">
+        <v>sites.google.com</v>
       </c>
       <c r="N25" t="str">
-        <v>Farm</v>
+        <v>Plumber</v>
+      </c>
+      <c r="O25" t="str">
+        <v>Service establishment</v>
       </c>
     </row>
     <row r="26" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A26" t="str">
-        <v>Electro World AVA</v>
+        <v>JTG Master Plumbing</v>
       </c>
       <c r="B26" t="str">
-        <v>Kanaalstraat 22, 4388 BM Oost-Souburg</v>
+        <v>752 E 137th St, Bronx, NY 10454</v>
       </c>
       <c r="C26" t="str">
-        <v>Kanaalstraat 22</v>
+        <v>752 E 137th St</v>
       </c>
       <c r="D26" t="str">
-        <v>Oost-Souburg</v>
+        <v>Bronx</v>
       </c>
       <c r="E26" t="str">
-        <v>4388 BM</v>
+        <v>10454</v>
       </c>
       <c r="F26" t="str">
-        <v>Oost-Souburg</v>
+        <v>Bronx</v>
       </c>
       <c r="G26" t="str">
-        <v>NL</v>
+        <v>US</v>
       </c>
       <c r="H26" t="str">
-        <v>0118471777</v>
+        <v>+17185855002</v>
       </c>
       <c r="I26" t="str">
-        <v>+31118471777</v>
+        <v>+17185855002</v>
       </c>
       <c r="J26" t="str">
-        <v>0118 47 17 77</v>
+        <v>718-585-5002</v>
       </c>
       <c r="K26" t="str">
-        <v>info@avaelectro.nl</v>
+        <v>info@jtgmp.com</v>
       </c>
       <c r="L26" t="str">
-        <v>https://www.avaelectro.nl/</v>
+        <v>https://www.jtgmp.com/</v>
       </c>
       <c r="M26" t="str">
-        <v>avaelectro.nl</v>
+        <v>jtgmp.com</v>
       </c>
       <c r="N26" t="str">
-        <v>Electronics store</v>
-[...2 lines deleted...]
-        <v>Electrical supply store</v>
+        <v>Plumber</v>
       </c>
       <c r="P26" t="str">
-        <v>https://www.facebook.com/avaelectrosouburg/</v>
-[...2 lines deleted...]
-        <v>https://www.instagram.com/ava_electro_world/</v>
+        <v>https://facebook.com/jtg-master-plumbing</v>
+      </c>
+      <c r="Q26" t="str">
+        <v>https://linkedin.com/company/jtg-master-plumbing</v>
       </c>
     </row>
     <row r="27" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A27" t="str">
-        <v>Timmerbedrijf A. Boorsma</v>
+        <v>Elite Performance Physio MCR</v>
       </c>
       <c r="B27" t="str">
-        <v>Ampèrestraat 16, 6716 BN Ede</v>
+        <v>The Royal Exchange, Room, 333 Old Bank St, Manchester M2 7PE, United Kingdom</v>
       </c>
       <c r="C27" t="str">
-        <v>Ampèrestraat 16</v>
+        <v>The Royal Exchange, Room, 333 Old Bank St</v>
       </c>
       <c r="D27" t="str">
-        <v>Ede</v>
+        <v>Manchester</v>
       </c>
       <c r="E27" t="str">
-        <v>6716 BN</v>
+        <v>M2 7PE</v>
       </c>
       <c r="F27" t="str">
-        <v>Ede</v>
+        <v>Manchester</v>
       </c>
       <c r="G27" t="str">
-        <v>NL</v>
+        <v>GB</v>
       </c>
       <c r="H27" t="str">
-        <v>0318692416</v>
+        <v>+441618880839</v>
       </c>
       <c r="I27" t="str">
-        <v>+31318692416</v>
+        <v>+441618880839</v>
       </c>
       <c r="J27" t="str">
-        <v>+31318692416</v>
+        <v>01618880839</v>
+      </c>
+      <c r="K27" t="str">
+        <v>info@eliteperformancephysiomanchester.co.uk</v>
       </c>
       <c r="L27" t="str">
-        <v>https://www.boorsmatimmerfabriek.nl/</v>
+        <v>http://www.eliteperformancephysiomanchester.co.uk/</v>
       </c>
       <c r="M27" t="str">
-        <v>boorsmatimmerfabriek.nl</v>
+        <v>eliteperformancephysiomanchester.co.uk</v>
       </c>
       <c r="N27" t="str">
-        <v>Carpenter</v>
-[...2 lines deleted...]
-        <v>Door manufacturer</v>
+        <v>Physical therapist</v>
+      </c>
+      <c r="P27" t="str">
+        <v>https://www.facebook.com/DanTurnellPhysio/</v>
+      </c>
+      <c r="S27" t="str">
+        <v>https://www.instagram.com/eliteperformancephysiomcr/</v>
       </c>
     </row>
     <row r="28" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A28" t="str">
-        <v>Boerderij Vorster Hand | Zorgboerderij | Leervoorziening</v>
+        <v>Sports and Ortho Physical Therapy - Bridgeport</v>
       </c>
       <c r="B28" t="str">
-        <v>De Vorst 3, 5975 PH Sevenum</v>
+        <v>412 W 31st St, Chicago, IL 60616</v>
       </c>
       <c r="C28" t="str">
-        <v>De Vorst 3</v>
+        <v>412 W 31st St</v>
       </c>
       <c r="D28" t="str">
-        <v>Sevenum</v>
+        <v>Chicago</v>
       </c>
       <c r="E28" t="str">
-        <v>5975 PH</v>
+        <v>60616</v>
       </c>
       <c r="F28" t="str">
-        <v>Sevenum</v>
+        <v>Chicago</v>
       </c>
       <c r="G28" t="str">
-        <v>NL</v>
-[...2 lines deleted...]
-        <v>info@vorsterhand.nl</v>
+        <v>US</v>
+      </c>
+      <c r="H28" t="str">
+        <v>+13122253119</v>
+      </c>
+      <c r="I28" t="str">
+        <v>+13122253119</v>
+      </c>
+      <c r="J28" t="str">
+        <v> (224) 282-8133</v>
       </c>
       <c r="L28" t="str">
-        <v>http://www.vorsterhand.nl/</v>
+        <v>http://www.sportsandortho.net/</v>
       </c>
       <c r="M28" t="str">
-        <v>vorsterhand.nl</v>
+        <v>sportsandortho.net</v>
       </c>
       <c r="N28" t="str">
-        <v>Plant nursery</v>
+        <v>Physical therapist</v>
       </c>
       <c r="O28" t="str">
-        <v>Education center</v>
+        <v>Occupational therapist</v>
       </c>
       <c r="P28" t="str">
-        <v>https://www.facebook.com/vorsterhand</v>
-[...2 lines deleted...]
-        <v>https://www.linkedin.com/company/boerderij-vorster-hand/</v>
+        <v>https://www.facebook.com/people/Chicagos-Bravest-Baseball/100057246626679/</v>
       </c>
       <c r="S28" t="str">
-        <v>https://www.instagram.com/boerderij_vorsterhand/</v>
-[...2 lines deleted...]
-        <v>https://www.youtube.com/channel/UCNtwX-LZr1IkEedvPv2pyPQ</v>
+        <v>https://www.instagram.com/cpdwsoc/?hl=en</v>
       </c>
     </row>
     <row r="29" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A29" t="str">
-        <v>E10 Touring</v>
+        <v>Victoria Dental Centre</v>
       </c>
       <c r="B29" t="str">
-        <v>Liesbroekstraat 7a, 6659 KP Wamel</v>
+        <v>330 Vauxhall Bridge Rd, London SW1V 1AA, United Kingdom</v>
       </c>
       <c r="C29" t="str">
-        <v>Liesbroekstraat 7a</v>
+        <v>330 Vauxhall Bridge Rd</v>
       </c>
       <c r="D29" t="str">
-        <v>Wamel</v>
+        <v>London</v>
       </c>
       <c r="E29" t="str">
-        <v>6659 KP</v>
+        <v>SW1V 1AA</v>
       </c>
       <c r="F29" t="str">
-        <v>Wamel</v>
+        <v>London</v>
       </c>
       <c r="G29" t="str">
-        <v>NL</v>
+        <v>GB</v>
       </c>
       <c r="H29" t="str">
-        <v>0620822552</v>
+        <v>+442078346161</v>
       </c>
       <c r="I29" t="str">
-        <v>+31620822552</v>
+        <v>+442078346161</v>
+      </c>
+      <c r="K29" t="str">
+        <v>info@victoriadental.biz</v>
       </c>
       <c r="L29" t="str">
-        <v>https://www.e10touring.nl/</v>
+        <v>http://www.victoriadental.biz/</v>
       </c>
       <c r="M29" t="str">
-        <v>e10touring.nl</v>
+        <v>victoriadental.biz</v>
       </c>
       <c r="N29" t="str">
-        <v>Trailer repair shop</v>
+        <v>Dental clinic</v>
+      </c>
+      <c r="T29" t="str">
+        <v>https://www.youtube.com/v/6Q0F9PJb0YA?version=3&amp;hl=en_GB&amp;rel=0&amp;autoplay=1</v>
       </c>
     </row>
     <row r="30" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A30" t="str">
-        <v>NIMA, Netherlands Institute of Marketing</v>
+        <v>Lawyer London Ltd</v>
       </c>
       <c r="B30" t="str">
-        <v>Diemerhof 42, 1112 XN Diemen</v>
+        <v>Thanet House, 231-232 Strand, Temple, London WC2R 1DA, United Kingdom</v>
       </c>
       <c r="C30" t="str">
-        <v>Diemerhof 42</v>
+        <v>Thanet House, 231-232 Strand, Temple</v>
       </c>
       <c r="D30" t="str">
-        <v>Diemen</v>
+        <v>London</v>
       </c>
       <c r="E30" t="str">
-        <v>1112 XN</v>
+        <v>WC2R 1DA</v>
       </c>
       <c r="F30" t="str">
-        <v>Diemen</v>
+        <v>London</v>
       </c>
       <c r="G30" t="str">
-        <v>NL</v>
+        <v>GB</v>
       </c>
       <c r="H30" t="str">
-        <v>0205039300</v>
+        <v>+447802851571</v>
       </c>
       <c r="I30" t="str">
-        <v>+31205039300</v>
+        <v>+447802851571</v>
       </c>
       <c r="J30" t="str">
-        <v>0205039300</v>
+        <v>+447802851571</v>
       </c>
       <c r="K30" t="str">
-        <v>info@nima.nl</v>
+        <v>info@lawyerlondonuk.com</v>
       </c>
       <c r="L30" t="str">
-        <v>https://nima.nl/?utm_source=google_gbp&amp;utm_medium=organic&amp;utm_campaign=website</v>
+        <v>https://lawyerlondonuk.com/</v>
       </c>
       <c r="M30" t="str">
-        <v>nima.nl</v>
+        <v>lawyerlondonuk.com</v>
       </c>
       <c r="N30" t="str">
-        <v>Association / Organization</v>
+        <v>Immigration &amp; naturalization service</v>
       </c>
       <c r="P30" t="str">
-        <v>https://www.facebook.com/Nederlandsinstituutvoormarketing</v>
+        <v>https://www.facebook.com/lawyer.london.immigration/</v>
       </c>
       <c r="Q30" t="str">
-        <v>https://www.linkedin.com/school/201385/admin/dashboard/</v>
+        <v>https://www.linkedin.com/company/lawyerlondonltd/</v>
       </c>
       <c r="S30" t="str">
-        <v>https://www.instagram.com/nima_marketing/</v>
-[...2 lines deleted...]
-        <v>https://www.youtube.com/@nimaamsterdam6679</v>
+        <v>https://www.instagram.com/lawyer.london.immigration?igsh=N3YzYWJ2cGtzMXFq</v>
+      </c>
+      <c r="U30" t="str">
+        <v>13203459</v>
       </c>
     </row>
     <row r="31" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A31" t="str">
-        <v>Melkveebedrijf Waaijer</v>
+        <v>City Plumbers London</v>
       </c>
       <c r="B31" t="str">
-        <v>Schollinksweg 14, 7678 SL Geesteren</v>
+        <v>City Plumbers, 27 Old Gloucester St, London WC1N 3AX, United Kingdom</v>
       </c>
       <c r="C31" t="str">
-        <v>Schollinksweg 14</v>
+        <v>City Plumbers, 27 Old Gloucester St</v>
       </c>
       <c r="D31" t="str">
-        <v>Geesteren</v>
+        <v>London</v>
       </c>
       <c r="E31" t="str">
-        <v>7678 SL</v>
+        <v>WC1N 3AX</v>
       </c>
       <c r="F31" t="str">
-        <v>Geesteren</v>
+        <v>London</v>
       </c>
       <c r="G31" t="str">
-        <v>NL</v>
+        <v>GB</v>
       </c>
       <c r="H31" t="str">
-        <v>0546632484</v>
+        <v>+442039166168</v>
       </c>
       <c r="I31" t="str">
-        <v>+31546632484</v>
+        <v>+442039166168</v>
+      </c>
+      <c r="L31" t="str">
+        <v>https://cityplumberslondon.co.uk/</v>
+      </c>
+      <c r="M31" t="str">
+        <v>cityplumberslondon.co.uk</v>
       </c>
       <c r="N31" t="str">
-        <v>Livestock breeder</v>
+        <v>Plumber</v>
+      </c>
+      <c r="O31" t="str">
+        <v>Drainage service</v>
       </c>
     </row>
     <row r="32" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A32" t="str">
-        <v>Digital Stories</v>
+        <v>Martinsons Legal LLP</v>
       </c>
       <c r="B32" t="str">
-        <v>Westelijke Havendijk 21, 4703 RA Roosendaal</v>
+        <v>1st Floor, 86 Holloway Head, Birmingham B1 1NB, United Kingdom</v>
       </c>
       <c r="C32" t="str">
-        <v>Westelijke Havendijk 21</v>
+        <v>1st Floor, 86 Holloway Head</v>
       </c>
       <c r="D32" t="str">
-        <v>Roosendaal</v>
+        <v>Birmingham</v>
       </c>
       <c r="E32" t="str">
-        <v>4703 RA</v>
+        <v>B1 1NB</v>
       </c>
       <c r="F32" t="str">
-        <v>Roosendaal</v>
+        <v>Birmingham</v>
       </c>
       <c r="G32" t="str">
-        <v>NL</v>
+        <v>GB</v>
       </c>
       <c r="H32" t="str">
-        <v>0165201161</v>
+        <v>+441216666228</v>
       </c>
       <c r="I32" t="str">
-        <v>+31165201161</v>
-[...2 lines deleted...]
-        <v>0165-201161</v>
+        <v>+441216666228</v>
       </c>
       <c r="K32" t="str">
-        <v>info@digital-stories.nl</v>
+        <v>enquiries@martinsonslegal.co.uk</v>
       </c>
       <c r="L32" t="str">
-        <v>http://www.digital-stories.nl/</v>
+        <v>https://www.martinsonslegal.co.uk/</v>
       </c>
       <c r="M32" t="str">
-        <v>digital-stories.nl</v>
+        <v>martinsonslegal.co.uk</v>
       </c>
       <c r="N32" t="str">
-        <v>Media company</v>
-[...5 lines deleted...]
-        <v>https://www.linkedin.com/company/wemakedigitalstories/</v>
+        <v>Law firm</v>
+      </c>
+      <c r="P32" t="str">
+        <v>http://facebook.com/squarespace</v>
       </c>
       <c r="S32" t="str">
-        <v>https://www.instagram.com/wemakedigitalstories/</v>
+        <v>http://instagram.com/squarespace</v>
       </c>
     </row>
     <row r="33" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A33" t="str">
-        <v>PaddestoelenRijk🍄</v>
+        <v>Prime Physiotherapy Clinic</v>
       </c>
       <c r="B33" t="str">
-        <v>Middelweg 3, 5328 JC Rossum</v>
+        <v>Ste 3A, Cobalt Square, 83-85 Hagley Rd, Birmingham B16 8QG, United Kingdom</v>
       </c>
       <c r="C33" t="str">
-        <v>Middelweg 3</v>
+        <v>Ste 3A, Cobalt Square, 83-85 Hagley Rd</v>
       </c>
       <c r="D33" t="str">
-        <v>Rossum</v>
+        <v>Birmingham</v>
       </c>
       <c r="E33" t="str">
-        <v>5328 JC</v>
+        <v>B16 8QG</v>
       </c>
       <c r="F33" t="str">
-        <v>Rossum</v>
+        <v>Birmingham</v>
       </c>
       <c r="G33" t="str">
-        <v>NL</v>
+        <v>GB</v>
       </c>
       <c r="H33" t="str">
-        <v>0620575178</v>
+        <v>+447944274894</v>
       </c>
       <c r="I33" t="str">
-        <v>+31620575178</v>
+        <v>+447944274894</v>
+      </c>
+      <c r="J33" t="str">
+        <v>+447944274894</v>
+      </c>
+      <c r="K33" t="str">
+        <v>info@primephysiotherapyclinic.co.uk</v>
       </c>
       <c r="L33" t="str">
-        <v>http://www.paddestoelenrijk.nl/</v>
+        <v>https://primephysiotherapyclinic.co.uk/</v>
       </c>
       <c r="M33" t="str">
-        <v>paddestoelenrijk.nl</v>
+        <v>primephysiotherapyclinic.co.uk</v>
       </c>
       <c r="N33" t="str">
-        <v>Plant nursery</v>
+        <v>Physical therapy clinic</v>
       </c>
     </row>
     <row r="34" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A34" t="str">
-        <v>Design Log B.V.</v>
+        <v>Washington Dental | Los Angeles Dentist</v>
       </c>
       <c r="B34" t="str">
-        <v>Tinstraat 23, 2984 AN Ridderkerk</v>
+        <v>1005 E Washington Blvd B, Los Angeles, CA 90021</v>
       </c>
       <c r="C34" t="str">
-        <v>Tinstraat 23</v>
+        <v>1005 E Washington Blvd B</v>
       </c>
       <c r="D34" t="str">
-        <v>Ridderkerk</v>
+        <v>Los Angeles</v>
       </c>
       <c r="E34" t="str">
-        <v>2984 AN</v>
+        <v>90021</v>
       </c>
       <c r="F34" t="str">
-        <v>Ridderkerk</v>
+        <v>Los Angeles</v>
       </c>
       <c r="G34" t="str">
-        <v>NL</v>
+        <v>US</v>
       </c>
       <c r="H34" t="str">
-        <v>0620326942</v>
+        <v>+12137650004</v>
       </c>
       <c r="I34" t="str">
-        <v>+31620326942</v>
+        <v>+12137650004</v>
       </c>
       <c r="J34" t="str">
-        <v>0031180745700</v>
-[...2 lines deleted...]
-        <v>info@designlog.nl</v>
+        <v>310-217-1507</v>
       </c>
       <c r="L34" t="str">
-        <v>http://www.designlog.nl/</v>
+        <v>https://www.washington-dental.com/</v>
       </c>
       <c r="M34" t="str">
-        <v>designlog.nl</v>
+        <v>washington-dental.com</v>
       </c>
       <c r="N34" t="str">
-        <v>Advertising agency</v>
+        <v>Dentist</v>
       </c>
       <c r="O34" t="str">
-        <v>Commercial printer</v>
+        <v>Cosmetic dentist</v>
       </c>
       <c r="P34" t="str">
-        <v>https://www.facebook.com/DesignLogNL</v>
-[...11 lines deleted...]
-        <v>NL862510405B01</v>
+        <v>https://www.facebook.com/WashingtonDentalGroup</v>
       </c>
     </row>
     <row r="35" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A35" t="str">
-        <v>Admirror BV</v>
+        <v>Northwest Solicitors</v>
       </c>
       <c r="B35" t="str">
-        <v>De Valkenberg 6, 6301 PM Valkenburg</v>
+        <v>22 Bent St, Cheetham Hill, Manchester M8 8NF, United Kingdom</v>
       </c>
       <c r="C35" t="str">
-        <v>De Valkenberg 6</v>
+        <v>22 Bent St, Cheetham Hill</v>
       </c>
       <c r="D35" t="str">
-        <v>Valkenburg</v>
+        <v>Manchester</v>
       </c>
       <c r="E35" t="str">
-        <v>6301 PM</v>
+        <v>M8 8NF</v>
       </c>
       <c r="F35" t="str">
-        <v>Valkenburg</v>
+        <v>Manchester</v>
       </c>
       <c r="G35" t="str">
-        <v>NL</v>
+        <v>GB</v>
       </c>
       <c r="H35" t="str">
-        <v>0434581340</v>
+        <v>+441614598998</v>
       </c>
       <c r="I35" t="str">
-        <v>+31434581340</v>
+        <v>+441614598998</v>
       </c>
       <c r="J35" t="str">
-        <v>00310434581340</v>
+        <v>0044 161 4598 998</v>
+      </c>
+      <c r="K35" t="str">
+        <v>info@nwsolicitors.co.uk</v>
       </c>
       <c r="L35" t="str">
-        <v>http://www.admirror.nl/</v>
+        <v>http://www.nwsolicitors.co.uk/</v>
       </c>
       <c r="M35" t="str">
-        <v>admirror.nl</v>
+        <v>nwsolicitors.co.uk</v>
       </c>
       <c r="N35" t="str">
-        <v>Marketing agency</v>
-[...2 lines deleted...]
-        <v>Advertising agency</v>
+        <v>Immigration &amp; naturalization service</v>
       </c>
       <c r="P35" t="str">
-        <v>https://www.facebook.com/Admirror/</v>
+        <v>https://www.facebook.com/profile.php?id=61552287560970</v>
       </c>
       <c r="Q35" t="str">
-        <v>https://www.linkedin.com/company/admirror</v>
+        <v>https://www.linkedin.com/company/northwest-solicitors/</v>
       </c>
       <c r="R35" t="str">
-        <v>https://twitter.com/admirror</v>
-[...5 lines deleted...]
-        <v>https://www.youtube.com/user/admirrorbv</v>
+        <v>https://twitter.com/NW_Solicitors</v>
       </c>
     </row>
     <row r="36" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A36" t="str">
-        <v>Rebellion Monkey</v>
+        <v>Chicago Loop Dentistry</v>
       </c>
       <c r="B36" t="str">
-        <v>Engelenburgerbrug 3, 3311 CZ Dordrecht</v>
+        <v>25 E Washington St Ste 1121, Chicago, IL 60602</v>
       </c>
       <c r="C36" t="str">
-        <v>Engelenburgerbrug 3</v>
+        <v>25 E Washington St Ste 1121</v>
       </c>
       <c r="D36" t="str">
-        <v>Dordrecht</v>
+        <v>Chicago</v>
       </c>
       <c r="E36" t="str">
-        <v>3311 CZ</v>
+        <v>60602</v>
       </c>
       <c r="F36" t="str">
-        <v>Dordrecht</v>
+        <v>Chicago</v>
       </c>
       <c r="G36" t="str">
-        <v>NL</v>
+        <v>US</v>
       </c>
       <c r="H36" t="str">
-        <v>0783333546</v>
+        <v>+13125982184</v>
       </c>
       <c r="I36" t="str">
-        <v>+31783333546</v>
+        <v>+13125982184</v>
       </c>
       <c r="J36" t="str">
-        <v>078 333 35 46</v>
+        <v>&amp;lt;a href=&amp;quot;tel:+13123723323&amp;quot; target=&amp;quot;_blank&amp;quot; rel=&amp;quot;noopener&amp;quot;&amp;gt;+1 (312) 372-3323&amp;lt;/a&amp;gt;</v>
       </c>
       <c r="K36" t="str">
-        <v>hello@rebellionmonkey.nl</v>
+        <v>info@chicagoloopdentistry.com</v>
       </c>
       <c r="L36" t="str">
-        <v>https://rebellionmonkey.nl/</v>
+        <v>https://chicagoloopdentistry.com/</v>
       </c>
       <c r="M36" t="str">
-        <v>rebellionmonkey.nl</v>
+        <v>chicagoloopdentistry.com</v>
       </c>
       <c r="N36" t="str">
-        <v>Branding agency</v>
+        <v>Cosmetic dentist</v>
       </c>
       <c r="O36" t="str">
-        <v>Advertising agency</v>
+        <v>Dental implants periodontist</v>
       </c>
       <c r="P36" t="str">
-        <v>https://www.facebook.com/RebellionMonkey</v>
+        <v>https://www.facebook.com/chicagoloopdentistry/</v>
       </c>
       <c r="Q36" t="str">
-        <v>https://www.linkedin.com/company/rebellion-monkey/</v>
+        <v>https://www.linkedin.com/company/chicago-loop-dentistry/about/</v>
       </c>
       <c r="S36" t="str">
-        <v>https://www.instagram.com/rebellion_monkey/</v>
-[...8 lines deleted...]
-        <v>NL865324062B01</v>
+        <v>https://www.instagram.com/chicagoloopdentistry</v>
       </c>
     </row>
     <row r="37" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A37" t="str">
-        <v>Costes Amersfoort</v>
+        <v>Jeffrey B. Peltz, P.C.</v>
       </c>
       <c r="B37" t="str">
-        <v>Utrechtsestraat 27, 3811 LA Amersfoort</v>
+        <v>225 Broadway #1900, New York, NY 10007</v>
       </c>
       <c r="C37" t="str">
-        <v>Utrechtsestraat 27</v>
+        <v>225 Broadway #1900</v>
       </c>
       <c r="D37" t="str">
-        <v>Amersfoort</v>
+        <v>New York</v>
       </c>
       <c r="E37" t="str">
-        <v>3811 LA</v>
+        <v>10007</v>
       </c>
       <c r="F37" t="str">
-        <v>Amersfoort</v>
+        <v>New York</v>
       </c>
       <c r="G37" t="str">
-        <v>NL</v>
+        <v>US</v>
       </c>
       <c r="H37" t="str">
-        <v>0332583017</v>
+        <v>+17186250800</v>
       </c>
       <c r="I37" t="str">
-        <v>+31332583017</v>
+        <v>+17186250800</v>
       </c>
       <c r="J37" t="str">
-        <v> 0203412667</v>
-[...2 lines deleted...]
-        <v>service@costesfashion.com</v>
+        <v>7186250800</v>
       </c>
       <c r="L37" t="str">
-        <v>http://www.costesfashion.com/</v>
+        <v>https://www.aaalawyer.com/</v>
       </c>
       <c r="M37" t="str">
-        <v>costesfashion.com</v>
+        <v>aaalawyer.com</v>
       </c>
       <c r="N37" t="str">
-        <v>Women's clothing store</v>
+        <v>Attorney</v>
+      </c>
+      <c r="O37" t="str">
+        <v>Bankruptcy attorney</v>
       </c>
       <c r="P37" t="str">
-        <v>https://www.facebook.com/costesfashion/\</v>
-[...2 lines deleted...]
-        <v>https://www.instagram.com/costesfashion/\</v>
+        <v>https://www.facebook.com/JeffreyBPeltzPC</v>
+      </c>
+      <c r="Q37" t="str">
+        <v>https://www.linkedin.com/in/jeffreypeltz</v>
+      </c>
+      <c r="R37" t="str">
+        <v>https://twitter.com/#!/JeffreyPeltz</v>
       </c>
     </row>
     <row r="38" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A38" t="str">
-        <v>Bicycle Shopping Center</v>
+        <v>London Dental Studio</v>
       </c>
       <c r="B38" t="str">
-        <v>Molenstraat 55, 1781 NK Den Helder</v>
+        <v>27-29 Warwick Wy, Pimlico, London SW1V 1QT, United Kingdom</v>
       </c>
       <c r="C38" t="str">
-        <v>Molenstraat 55</v>
+        <v>27-29 Warwick Wy, Pimlico</v>
       </c>
       <c r="D38" t="str">
-        <v>Den Helder</v>
+        <v>London</v>
       </c>
       <c r="E38" t="str">
-        <v>1781 NK</v>
+        <v>SW1V 1QT</v>
       </c>
       <c r="F38" t="str">
-        <v>Den Helder</v>
+        <v>London</v>
       </c>
       <c r="G38" t="str">
-        <v>NL</v>
+        <v>GB</v>
       </c>
       <c r="H38" t="str">
-        <v>0223627117</v>
+        <v>+442076300782</v>
       </c>
       <c r="I38" t="str">
-        <v>+31223627117</v>
+        <v>+442076300782</v>
       </c>
       <c r="J38" t="str">
-        <v>0223627117</v>
+        <v>02076300782</v>
       </c>
       <c r="K38" t="str">
-        <v>info@fietsshoppingcentre.nl</v>
+        <v>info@londondentalstudio.co.uk</v>
       </c>
       <c r="L38" t="str">
-        <v>https://www.fietsshoppingcentre.nl/</v>
+        <v>https://www.londondentalstudio.co.uk/</v>
       </c>
       <c r="M38" t="str">
-        <v>fietsshoppingcentre.nl</v>
+        <v>londondentalstudio.co.uk</v>
       </c>
       <c r="N38" t="str">
-        <v>Bicycle store</v>
+        <v>Cosmetic dentist</v>
+      </c>
+      <c r="O38" t="str">
+        <v>Dental hygienist</v>
+      </c>
+      <c r="P38" t="str">
+        <v>https://www.facebook.com/londondentalstudio</v>
+      </c>
+      <c r="R38" t="str">
+        <v>https://twitter.com/LonDentalStudio</v>
+      </c>
+      <c r="S38" t="str">
+        <v>https://www.instagram.com/londondentalstudio</v>
+      </c>
+      <c r="U38" t="str">
+        <v>679653</v>
       </c>
     </row>
     <row r="39" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A39" t="str">
-        <v>Winsect Boerderijwinkel | Tuinmest &amp; Meelwormen</v>
+        <v>Seven Law Group, APC | Lemon Law Attorney</v>
       </c>
       <c r="B39" t="str">
-        <v>Barloseweg 24A, 7122 PV Aalten</v>
+        <v>10940 Wilshire Blvd #1400, Los Angeles, CA 90024</v>
       </c>
       <c r="C39" t="str">
-        <v>Barloseweg 24A</v>
+        <v>10940 Wilshire Blvd #1400</v>
       </c>
       <c r="D39" t="str">
-        <v>Aalten</v>
+        <v>Los Angeles</v>
       </c>
       <c r="E39" t="str">
-        <v>7122 PV</v>
+        <v>90024</v>
       </c>
       <c r="F39" t="str">
-        <v>Aalten</v>
+        <v>Los Angeles</v>
       </c>
       <c r="G39" t="str">
-        <v>NL</v>
+        <v>US</v>
+      </c>
+      <c r="H39" t="str">
+        <v>+12137862875</v>
+      </c>
+      <c r="I39" t="str">
+        <v>+12137862875</v>
+      </c>
+      <c r="J39" t="str">
+        <v>+13105252244</v>
       </c>
       <c r="K39" t="str">
-        <v>info@winsect.com</v>
+        <v>info@sevenlaw.com</v>
       </c>
       <c r="L39" t="str">
-        <v>http://www.winsect.com/shop</v>
+        <v>https://sevenlaw.com/</v>
       </c>
       <c r="M39" t="str">
-        <v>winsect.com</v>
+        <v>sevenlaw.com</v>
       </c>
       <c r="N39" t="str">
-        <v>Farm</v>
-[...11 lines deleted...]
-        <v>https://www.youtube.com/@winsect4168</v>
+        <v>Attorney</v>
       </c>
     </row>
     <row r="40" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A40" t="str">
-        <v>Waanzinnig Content &amp; Creatie</v>
+        <v>Birmingham Dental Excellence</v>
       </c>
       <c r="B40" t="str">
-        <v>Grotestraat 150, 7443 BN Nijverdal</v>
+        <v>Unit 10, Fort Dunlop, Fort Pkwy, Birmingham B24 9FD, United Kingdom</v>
       </c>
       <c r="C40" t="str">
-        <v>Grotestraat 150</v>
+        <v>Unit 10, Fort Dunlop, Fort Pkwy</v>
       </c>
       <c r="D40" t="str">
-        <v>Nijverdal</v>
+        <v>Birmingham</v>
       </c>
       <c r="E40" t="str">
-        <v>7443 BN</v>
+        <v>B24 9FD</v>
       </c>
       <c r="F40" t="str">
-        <v>Nijverdal</v>
+        <v>Birmingham</v>
       </c>
       <c r="G40" t="str">
-        <v>NL</v>
+        <v>GB</v>
       </c>
       <c r="H40" t="str">
-        <v>0645390720</v>
+        <v>+441214686922</v>
       </c>
       <c r="I40" t="str">
-        <v>+31645390720</v>
+        <v>+441214686922</v>
       </c>
       <c r="J40" t="str">
-        <v>+31621687614</v>
-[...2 lines deleted...]
-        <v>info@waanzinnigecontent.nl</v>
+        <v>01214686922</v>
       </c>
       <c r="L40" t="str">
-        <v>http://www.waanzinnigecontent.nl/</v>
+        <v>https://www.birminghamdentalexcellence.co.uk/</v>
       </c>
       <c r="M40" t="str">
-        <v>waanzinnigecontent.nl</v>
+        <v>birminghamdentalexcellence.co.uk</v>
       </c>
       <c r="N40" t="str">
-        <v>Marketing agency</v>
+        <v>Dental clinic</v>
       </c>
       <c r="P40" t="str">
-        <v>https://www.facebook.com/Waanzinnigecontent/</v>
+        <v>https://www.facebook.com/profile.php?id=516871468</v>
       </c>
       <c r="S40" t="str">
-        <v>https://www.instagram.com/waanzinnigecontent/</v>
-[...2 lines deleted...]
-        <v>65101863</v>
+        <v>https://www.instagram.com/birminghamdentalexcellence/</v>
       </c>
     </row>
     <row r="41" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A41" t="str">
-        <v>Van Gog Kwekerijen</v>
+        <v>Chicago Health and Physical Therapy</v>
       </c>
       <c r="B41" t="str">
-        <v>Waardjesweg 80, 5725 TB Heusden Gem Asten</v>
+        <v>5545 W Montrose Ave, Chicago, IL 60641</v>
       </c>
       <c r="C41" t="str">
-        <v>Waardjesweg 80</v>
+        <v>5545 W Montrose Ave</v>
       </c>
       <c r="D41" t="str">
-        <v>Heusden Gem Asten</v>
+        <v>Chicago</v>
       </c>
       <c r="E41" t="str">
-        <v>5725 TB</v>
+        <v>60641</v>
       </c>
       <c r="F41" t="str">
-        <v>Heusden Gem Asten</v>
+        <v>Chicago</v>
       </c>
       <c r="G41" t="str">
-        <v>NL</v>
+        <v>US</v>
       </c>
       <c r="H41" t="str">
-        <v>0493313904</v>
+        <v>+17732826648</v>
       </c>
       <c r="I41" t="str">
-        <v>+31493313904</v>
+        <v>+17732826648</v>
       </c>
       <c r="J41" t="str">
-        <v>Deurne: +31 (0)493 313904</v>
-[...2 lines deleted...]
-        <v>info@vangogkwekerijen.nl</v>
+        <v>(773) 282-6648</v>
       </c>
       <c r="L41" t="str">
-        <v>https://www.vangogkwekerijen.nl/</v>
+        <v>http://www.chicagopainexperts.com/</v>
       </c>
       <c r="M41" t="str">
-        <v>vangogkwekerijen.nl</v>
+        <v>chicagopainexperts.com</v>
       </c>
       <c r="N41" t="str">
-        <v>Plant nursery</v>
+        <v>Physical therapy clinic</v>
+      </c>
+      <c r="O41" t="str">
+        <v>Acupuncture clinic</v>
       </c>
       <c r="P41" t="str">
-        <v>https://www.facebook.com/VanGogKwekerijen.nl/</v>
-[...14 lines deleted...]
-        <v>NL823296477B01</v>
+        <v>https://www.facebook.com/chicagohealthpt/</v>
+      </c>
+      <c r="R41" t="str">
+        <v>https://twitter.com/ChicagoHealthPT</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">