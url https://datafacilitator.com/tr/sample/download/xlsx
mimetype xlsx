--- v0 (2026-08-19)
+++ v1 (2026-10-03)
@@ -566,51 +566,51 @@
       <c r="C4" t="str">
         <v>Kazımdirik, 372/32 SK NO: 3, 35100 Bornova/İzmir</v>
       </c>
       <c r="D4" t="str">
         <v>Türkiye</v>
       </c>
       <c r="F4" t="str">
         <v>Türkiye</v>
       </c>
       <c r="G4" t="str">
         <v>TR</v>
       </c>
       <c r="H4" t="str">
         <v>+902322020055</v>
       </c>
       <c r="I4" t="str">
         <v>+902322020055</v>
       </c>
       <c r="J4" t="str">
         <v>02322020055</v>
       </c>
       <c r="K4" t="str">
         <v>info@nifadent.com</v>
       </c>
       <c r="L4" t="str">
-        <v>https://nifadent.com/tr?utm_source=google&amp;utm_medium=organic&amp;utm_campaign=gbp</v>
+        <v>https://nifadent.com/tr</v>
       </c>
       <c r="M4" t="str">
         <v>nifadent.com</v>
       </c>
       <c r="N4" t="str">
         <v>Dental clinic</v>
       </c>
       <c r="O4" t="str">
         <v>Cosmetic dentist</v>
       </c>
       <c r="S4" t="str">
         <v>https://www.instagram.com/nifadent/</v>
       </c>
     </row>
     <row r="5" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A5" t="str">
         <v>Dent Kızılay estetik ve İmplantoloji Polikliniği</v>
       </c>
       <c r="B5" t="str">
         <v>Meşrutiyet, Selanik Cd No:60 kat3, 06420 Çankaya/Ankara, Türkiye</v>
       </c>
       <c r="C5" t="str">
         <v>Meşrutiyet, Selanik Cd No:60 kat3, 06420 Çankaya/Ankara</v>
       </c>
       <c r="D5" t="str">
@@ -1108,51 +1108,51 @@
       <c r="B17" t="str">
         <v>Mansuroğlu, 295. Sk. Ege Sun Plaza A Blok, No:1/1, Kat:5, D:541, 35535 Bayraklı/İzmir, Türkiye</v>
       </c>
       <c r="C17" t="str">
         <v>Mansuroğlu, 295. Sk. Ege Sun Plaza A Blok, No:1/1, Kat:5, D:541, 35535 Bayraklı/İzmir</v>
       </c>
       <c r="D17" t="str">
         <v>Türkiye</v>
       </c>
       <c r="F17" t="str">
         <v>Türkiye</v>
       </c>
       <c r="G17" t="str">
         <v>TR</v>
       </c>
       <c r="H17" t="str">
         <v>+905078168192</v>
       </c>
       <c r="I17" t="str">
         <v>+905078168192</v>
       </c>
       <c r="J17" t="str">
         <v>0850 333 0388</v>
       </c>
       <c r="L17" t="str">
-        <v>https://www.doktortakvimi.com/berrin-akaevren/fizyoterapi-ve-rehabilitasyon/izmir?utm_source=google&amp;utm_medium=gmb&amp;utm_campaign=296240&amp;utm_content=post_book_now</v>
+        <v>https://www.doktortakvimi.com/berrin-akaevren/fizyoterapi-ve-rehabilitasyon/izmir</v>
       </c>
       <c r="M17" t="str">
         <v>doktortakvimi.com</v>
       </c>
       <c r="N17" t="str">
         <v>Physical therapy clinic</v>
       </c>
       <c r="P17" t="str">
         <v>https://www.facebook.com/doktortakvimi</v>
       </c>
       <c r="R17" t="str">
         <v>https://www.twitter.com/doktortakvimi</v>
       </c>
       <c r="S17" t="str">
         <v>https://www.instagram.com/doktortakvimi/</v>
       </c>
       <c r="T17" t="str">
         <v>https://www.youtube.com/channel/UCtS35LuQmIkAwJlqR_xUxtg</v>
       </c>
     </row>
     <row r="18" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A18" t="str">
         <v>Mecidiyeköy AVUKAT BÜROSU LEXİN LEGAL HUKUK VE DANIŞMANLIK BOŞANMA CEZA İŞÇİ SİGORTA SİGORTA MALPRACTİCE | Lawyer Юрист</v>
       </c>
       <c r="B18" t="str">